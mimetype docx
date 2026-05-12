--- v0 (2025-10-15)
+++ v1 (2026-05-12)
@@ -295,90 +295,81 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,   </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00517046" w:rsidRPr="008E7246">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.pup-ciechanow.pl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1B1E15C1" w14:textId="77777777" w:rsidR="00C02C94" w:rsidRPr="006E6C07" w:rsidRDefault="00C02C94" w:rsidP="009E0F97">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C3554D1" w14:textId="77777777" w:rsidR="00226776" w:rsidRDefault="00517046" w:rsidP="008E7246">
+    <w:p w14:paraId="2E8C5648" w14:textId="12C9E4C8" w:rsidR="00D85CE4" w:rsidRDefault="00517046" w:rsidP="00696B82">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00727AB7">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ZGŁOSZENIE KRAJOWEJ OFERTY PRACY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E8C5648" w14:textId="77777777" w:rsidR="00D85CE4" w:rsidRDefault="00D85CE4" w:rsidP="008E7246">
-[...8 lines deleted...]
-    <w:p w14:paraId="41F73B5E" w14:textId="1C8E094D" w:rsidR="00D85CE4" w:rsidRPr="00610997" w:rsidRDefault="00D85CE4" w:rsidP="00D85CE4">
+    <w:p w14:paraId="7DE44AC3" w14:textId="67E05E8B" w:rsidR="00D85CE4" w:rsidRPr="001B36D8" w:rsidRDefault="00D85CE4" w:rsidP="001B36D8">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
       </w:pPr>
       <w:r w:rsidRPr="00610997">
         <w:t>Dodatkowe informacje</w:t>
       </w:r>
       <w:r w:rsidR="006D3832" w:rsidRPr="00610997">
         <w:t xml:space="preserve"> (proszę zaznaczyć właściwe)</w:t>
       </w:r>
       <w:r w:rsidR="00610997" w:rsidRPr="00610997">
         <w:t xml:space="preserve"> – jeśli dotyczy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE44AC3" w14:textId="6F9BBCD3" w:rsidR="00D85CE4" w:rsidRDefault="00D85CE4" w:rsidP="008E7246">
+    <w:p w14:paraId="67F80BAD" w14:textId="77777777" w:rsidR="00FE7919" w:rsidRDefault="00FE7919" w:rsidP="008E7246">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D85CE4" w14:paraId="0A9140CB" w14:textId="77777777" w:rsidTr="00D85CE4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="015F72A2" w14:textId="77777777" w:rsidR="00D85CE4" w:rsidRDefault="00D85CE4" w:rsidP="008E7246">
             <w:pPr>
@@ -443,753 +434,1326 @@
           <w:p w14:paraId="78078AC5" w14:textId="77777777" w:rsidR="00D85CE4" w:rsidRDefault="00D85CE4" w:rsidP="008E7246">
             <w:pPr>
               <w:pStyle w:val="Tytu"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54639C61" w14:textId="2A10157F" w:rsidR="00D85CE4" w:rsidRPr="00610997" w:rsidRDefault="00D85CE4" w:rsidP="00D85CE4">
             <w:pPr>
               <w:pStyle w:val="Tytu"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00610997">
               <w:t>Doposażenie stanowiska pracy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00C236B3" w14:paraId="539BFC64" w14:textId="77777777" w:rsidTr="00D85CE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CE71BA" w14:textId="77777777" w:rsidR="00C236B3" w:rsidRDefault="00C236B3" w:rsidP="008E7246">
+            <w:pPr>
+              <w:pStyle w:val="Tytu"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24EDD89E" w14:textId="68A14279" w:rsidR="00C236B3" w:rsidRPr="00610997" w:rsidRDefault="00C236B3" w:rsidP="00D85CE4">
+            <w:pPr>
+              <w:pStyle w:val="Tytu"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Inne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="644C498B" w14:textId="44A7DFD7" w:rsidR="00D85CE4" w:rsidRDefault="00D85CE4" w:rsidP="008E7246">
+    <w:p w14:paraId="54324548" w14:textId="77777777" w:rsidR="00800372" w:rsidRDefault="00800372" w:rsidP="00986912">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13B3879A" w14:textId="1D2BE804" w:rsidR="00D85CE4" w:rsidRPr="00727AB7" w:rsidRDefault="00D85CE4" w:rsidP="008E7246">
+    <w:p w14:paraId="313E7A13" w14:textId="77777777" w:rsidR="00FE7919" w:rsidRPr="00727AB7" w:rsidRDefault="00FE7919" w:rsidP="00986912">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10916" w:type="dxa"/>
+        <w:tblW w:w="10910" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3084"/>
-        <w:gridCol w:w="2263"/>
-        <w:gridCol w:w="287"/>
+        <w:gridCol w:w="2298"/>
+        <w:gridCol w:w="493"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1418"/>
-        <w:gridCol w:w="3014"/>
+        <w:gridCol w:w="2767"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF3952" w14:paraId="0E406CEA" w14:textId="77777777" w:rsidTr="00C901AC">
+      <w:tr w:rsidR="00FF3952" w14:paraId="0E406CEA" w14:textId="77777777" w:rsidTr="00C666D6">
         <w:trPr>
           <w:trHeight w:val="250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10916" w:type="dxa"/>
+            <w:tcW w:w="10910" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5503CF9C" w14:textId="405DAA11" w:rsidR="00FF3952" w:rsidRDefault="00CE1140" w:rsidP="00226776">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E47A6">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>I. Informacje  dotyczące pracodawcy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC37C8" w14:paraId="479C31D6" w14:textId="77777777" w:rsidTr="000D1B91">
+      <w:tr w:rsidR="00BC37C8" w14:paraId="479C31D6" w14:textId="77777777" w:rsidTr="00EB4D0E">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="895"/>
+          <w:trHeight w:val="2506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5348" w:type="dxa"/>
+            <w:tcW w:w="5382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="589F0D4C" w14:textId="41422CD9" w:rsidR="00BC37C8" w:rsidRPr="00464713" w:rsidRDefault="00BC37C8">
+          <w:p w14:paraId="589F0D4C" w14:textId="41422CD9" w:rsidR="00BC37C8" w:rsidRPr="00991FF0" w:rsidRDefault="00BC37C8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00991FF0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Nazwa pracodawcy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68CDF09A" w14:textId="77777777" w:rsidR="00BC37C8" w:rsidRDefault="00BC37C8" w:rsidP="000D1B91">
             <w:r>
               <w:t>………………………………………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F943589" w14:textId="77777777" w:rsidR="00BC37C8" w:rsidRDefault="00BC37C8" w:rsidP="000D1B91">
+          <w:p w14:paraId="35E1AB62" w14:textId="77777777" w:rsidR="00991FF0" w:rsidRDefault="00991FF0" w:rsidP="000D1B91"/>
+          <w:p w14:paraId="74BA8158" w14:textId="77777777" w:rsidR="00BC37C8" w:rsidRDefault="00BC37C8" w:rsidP="000D1B91">
             <w:r>
               <w:t>………………………………………………………….………</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="6B18BD1C" w14:textId="77777777" w:rsidR="00991FF0" w:rsidRPr="00991FF0" w:rsidRDefault="00991FF0" w:rsidP="000D1B91">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CA5EA2D" w14:textId="77777777" w:rsidR="00991FF0" w:rsidRPr="00991FF0" w:rsidRDefault="00991FF0" w:rsidP="000D1B91">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00991FF0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Imię i nazwisko w przypadku osoby fizycznej </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56DB0DE2" w14:textId="77777777" w:rsidR="00991FF0" w:rsidRDefault="00991FF0" w:rsidP="000D1B91">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A1EFA80" w14:textId="77777777" w:rsidR="00991FF0" w:rsidRDefault="00991FF0" w:rsidP="000D1B91">
+            <w:r>
+              <w:t>…………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="090E441D" w14:textId="77777777" w:rsidR="00991FF0" w:rsidRDefault="00991FF0" w:rsidP="000D1B91"/>
+          <w:p w14:paraId="3F943589" w14:textId="65EB0000" w:rsidR="00991FF0" w:rsidRPr="00991FF0" w:rsidRDefault="00991FF0" w:rsidP="00800372"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5568" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="33D6B0B2" w14:textId="77777777" w:rsidR="00BC37C8" w:rsidRDefault="00BC37C8" w:rsidP="00310E4C">
+          <w:p w14:paraId="33D6B0B2" w14:textId="5D70E92E" w:rsidR="00BC37C8" w:rsidRPr="00991FF0" w:rsidRDefault="00991FF0" w:rsidP="005C11C1">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00310E4C">
-[...6 lines deleted...]
-          <w:p w14:paraId="4E457408" w14:textId="77777777" w:rsidR="00BC37C8" w:rsidRPr="00C6690D" w:rsidRDefault="00BC37C8" w:rsidP="000D1B91">
+            <w:r w:rsidRPr="00991FF0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC37C8" w:rsidRPr="00991FF0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC37C8" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Adres</w:t>
+            </w:r>
+            <w:r w:rsidR="00662721" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> siedziby/adres stałego miejsca wykonywania </w:t>
+            </w:r>
+            <w:r w:rsidR="00662721" w:rsidRPr="00991FF0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>działalności:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E457408" w14:textId="3CECEAA8" w:rsidR="00BC37C8" w:rsidRDefault="00BC37C8" w:rsidP="000D1B91">
             <w:r w:rsidRPr="00C6690D">
-              <w:t>Ulica ……………………………………………………………….</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="598128CD" w14:textId="77777777" w:rsidR="00BC37C8" w:rsidRPr="00C6690D" w:rsidRDefault="00BC37C8" w:rsidP="000D1B91">
+              <w:t>Ulica …………………………………………………………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F6AB7C9" w14:textId="77777777" w:rsidR="00B82AF6" w:rsidRPr="00C6690D" w:rsidRDefault="00B82AF6" w:rsidP="000D1B91"/>
+          <w:p w14:paraId="598128CD" w14:textId="511766B1" w:rsidR="00BC37C8" w:rsidRDefault="00BC37C8" w:rsidP="000D1B91">
             <w:r w:rsidRPr="00C6690D">
-              <w:t>Miejscowość ……-……………..    ……………………….............</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B072EC4" w14:textId="77777777" w:rsidR="00BC37C8" w:rsidRPr="00C6690D" w:rsidRDefault="00BC37C8" w:rsidP="000D1B91">
+              <w:t>Miejscowość ……-…………….. ……………………….............</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="138D53C1" w14:textId="77777777" w:rsidR="00991FF0" w:rsidRPr="00C6690D" w:rsidRDefault="00991FF0" w:rsidP="000D1B91"/>
+          <w:p w14:paraId="4B072EC4" w14:textId="07FD8CF5" w:rsidR="00BC37C8" w:rsidRDefault="00BC37C8" w:rsidP="000D1B91">
             <w:r w:rsidRPr="00C6690D">
-              <w:t xml:space="preserve">Nr </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Nr</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB4D0E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00C6690D">
               <w:t>tel</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005C11C1">
+              <w:t>.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C6690D">
-              <w:t>/fax ………………………………………………………….</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D99FD6D" w14:textId="77777777" w:rsidR="00BC37C8" w:rsidRDefault="00BC37C8" w:rsidP="000D1B91">
+              <w:t>…………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="005C11C1">
+              <w:t>……</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05CC8420" w14:textId="77777777" w:rsidR="00B82AF6" w:rsidRPr="00C6690D" w:rsidRDefault="00B82AF6" w:rsidP="000D1B91"/>
+          <w:p w14:paraId="1555943C" w14:textId="77777777" w:rsidR="00C879C8" w:rsidRDefault="00BC37C8" w:rsidP="00C879C8">
             <w:r w:rsidRPr="00C6690D">
               <w:t>e-mail/strona www ……………………………………………….</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="6D99FD6D" w14:textId="5E11E6E3" w:rsidR="001B36D8" w:rsidRPr="00C879C8" w:rsidRDefault="001B36D8" w:rsidP="00C879C8"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC37C8" w14:paraId="7D63656E" w14:textId="77777777" w:rsidTr="000D1B91">
+      <w:tr w:rsidR="00BC37C8" w14:paraId="7D63656E" w14:textId="77777777" w:rsidTr="001B36D8">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="569"/>
+          <w:trHeight w:val="1230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5348" w:type="dxa"/>
+            <w:tcW w:w="5382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4E30C6AB" w14:textId="77777777" w:rsidR="00BC37C8" w:rsidRPr="00BC37C8" w:rsidRDefault="00BC37C8" w:rsidP="009A280F">
+          <w:p w14:paraId="6ECE2193" w14:textId="7075C6A9" w:rsidR="005C11C1" w:rsidRPr="00BC37C8" w:rsidRDefault="00991FF0" w:rsidP="005C11C1">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="240"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C6690D">
-[...3 lines deleted...]
-              <w:t>3. Osoba wskazana przez pracodawcę do kontaktów</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC37C8" w:rsidRPr="00C6690D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C236B3" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Imię i nazwisko pracodawcy lub osoby wskazanej                          do kontaktu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4042657D" w14:textId="77777777" w:rsidR="00BC37C8" w:rsidRDefault="00BC37C8" w:rsidP="000D1B91">
             <w:r>
               <w:t>Imię i nazwisko …………………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E3C3E4E" w14:textId="77777777" w:rsidR="00BC37C8" w:rsidRDefault="00BC37C8" w:rsidP="000D1B91">
             <w:r>
               <w:t>Stanowisko ……………………………………………………..</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="782F24A1" w14:textId="77777777" w:rsidR="00BC37C8" w:rsidRDefault="00BC37C8" w:rsidP="000D1B91">
-[...6 lines deleted...]
-              <w:t>Nr tel.……………………………………………………………</w:t>
+          <w:p w14:paraId="782F24A1" w14:textId="50011326" w:rsidR="00800372" w:rsidRPr="001B36D8" w:rsidRDefault="00BC37C8" w:rsidP="000D1B91">
+            <w:r>
+              <w:t xml:space="preserve">Nr </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>tel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>……………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5568" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="439D1CB7" w14:textId="77777777" w:rsidR="00BC37C8" w:rsidRPr="00310E4C" w:rsidRDefault="00BC37C8" w:rsidP="00310E4C">
+          <w:p w14:paraId="709ADB36" w14:textId="187DCBEB" w:rsidR="001B36D8" w:rsidRDefault="005F44E4" w:rsidP="00310E4C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C879C8" w:rsidRPr="00C879C8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Czy pracodawca krajowy jest agencją </w:t>
+            </w:r>
+            <w:r w:rsidR="001B36D8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>zatrudnienia zgłaszającą ofertę pracy</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE7919">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tymczasowej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="439D1CB7" w14:textId="0A11573C" w:rsidR="00C879C8" w:rsidRPr="00310E4C" w:rsidRDefault="001B36D8" w:rsidP="00C879C8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2910"/>
+                <w:tab w:val="left" w:pos="4155"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EB75809" wp14:editId="5BF4721F">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>480695</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>6350</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="228600" cy="190500"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="944318587" name="Prostokąt 36"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="228600" cy="190500"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="41B38FB6" id="Prostokąt 36" o:spid="_x0000_s1026" style="position:absolute;margin-left:37.85pt;margin-top:.5pt;width:18pt;height:15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGLtxtYgIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HbdcGdYqgRYcB&#10;RVssHXpWZakRJosapcTJfv0o2XGyLqdhF5k0yccPPerqetNatlYYDLiaVyclZ8pJaIx7q/n357tP&#10;F5yFKFwjLDhV860K/Hr28cNV56dqAkuwjUJGIC5MO1/zZYx+WhRBLlUrwgl45cioAVsRScW3okHR&#10;EXpri0lZnhcdYOMRpAqB/t72Rj7L+ForGR+1DioyW3OqLeYT8/mazmJ2JaZvKPzSyKEM8Q9VtMI4&#10;SjpC3Yoo2ArNX1CtkQgBdDyR0BagtZEq90DdVOW7bhZL4VXuhYYT/Dim8P9g5cN64Z+QxtD5MA0k&#10;pi42Gtv0pfrYJg9rOw5LbSKT9HMyuTgvaaSSTNVleUYyoRT7YI8hflHQsiTUHOku8ojE+j7E3nXn&#10;knJZl84A1jR3xtqsJBaoG4tsLej+4qYaUhx4UcIUWezLz1LcWtWjflOamSYVnLNnZu0xhZTKxfMB&#10;1zryTmGaKhgDq2OBNu6KGXxTmMqMGwPLY4F/ZhwjclZwcQxujQM8BtD8GDP3/rvu+55T+6/QbJ+Q&#10;IfR8D17eGbqEexHik0AiON0bLW18pENb6GoOg8TZEvDXsf/Jn3hHVs46Wpiah58rgYoz+9URIy+r&#10;09O0YVk5Pfs8IQUPLa+HFrdqb4DutKLnwcssJv9od6JGaF9ot+cpK5mEk5S75jLiTrmJ/SLT6yDV&#10;fJ7daKu8iPdu4WUCT1NNJHvevAj0AxMjUfgBdsslpu8I2fumSAfzVQRtMlv3cx3mTRuZ+T68Hmnl&#10;D/XstX/jZr8BAAD//wMAUEsDBBQABgAIAAAAIQB4kfwN2QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NTsMwEIX3SNzBGiR21AkIikKcqkJUQixApBzAjYc4Ih4b22nT2zNd0eX70Ztv6tXsRrHH&#10;mAZPCspFAQKp82agXsHXdnPzCCJlTUaPnlDBEROsmsuLWlfGH+gT923uBY9QqrQCm3OopEydRafT&#10;wgckzr59dDqzjL00UR943I3ytigepNMD8QWrAz5b7H7aySkIcR0+7Ivdbub3+PrWT+1gf49KXV/N&#10;6ycQGef8X4YTPqNDw0w7P5FJYlSwvF9yk33+6BSXJeudgjs2ZFPLc/7mDwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAAYu3G1iAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAHiR/A3ZAAAABwEAAA8AAAAAAAAAAAAAAAAAvAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D8AF3EF" wp14:editId="019BE5DC">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2649220</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-635</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="228600" cy="190500"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="543945660" name="Prostokąt 36"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="228600" cy="190500"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:sysClr val="windowText" lastClr="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="2ED9528D" id="Prostokąt 36" o:spid="_x0000_s1026" style="position:absolute;margin-left:208.6pt;margin-top:-.05pt;width:18pt;height:15pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhDhjBYAIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+0EfRp1iqBFhgFF&#10;WyAtemZlORYgiZqkxMl+/SjZbdLHaVgOCilSfHz86MurrdFsI31QaGs+OSo5k1Zgo+yq5k+Pix/n&#10;nIUItgGNVtZ8JwO/mn3/dtm7Sk6xQ91IzyiIDVXvat7F6KqiCKKTBsIROmnJ2KI3EEn1q6Lx0FN0&#10;o4tpWZ4WPfrGeRQyBLq9GYx8luO3rRTxvm2DjEzXnGqL+fT5fElnMbuEauXBdUqMZcA/VGFAWUr6&#10;FuoGIrC1V59CGSU8BmzjkUBTYNsqIXMP1M2k/NDNsgMncy8ETnBvMIX/F1bcbZbuwRMMvQtVIDF1&#10;sW29Sf9UH9tmsHZvYMltZIIup9Pz05IgFWSaXJQnJFOUYv/Y+RB/SjQsCTX3NIsMEWxuQxxcX11S&#10;roBaNQuldVZ24Vp7tgEaG027wZ4zDSHSZc0X+Tdme/dMW9ZTNdOzXBgQn1oNkWo0rql5sCvOQK+I&#10;qCL6XMu71+FT0kdq9iBxmX9fJU6N3EDohopz1OQGlVGR+K2Vqfn54Wttk1Vmho5w7AeQpBdsdg+e&#10;eRwoG5xYKEpySyA8gCeOEvS0d/GejlYjtY2jxFmH/s9X98mfqENWznriPEHyew1eUou/LJHqYnJ8&#10;nJYkK8cnZ1NS/KHl5dBi1+YaaT4T2nAnspj8o34VW4/mmdZznrKSCayg3AP4o3Idh12kBRdyPs9u&#10;tBgO4q1dOpGCJ5wSvI/bZ/BuJFOkwdzh635A9YFTg296aXG+jtiqTLg9rkTUpNBSZcqOH4C0tYd6&#10;9tp/pmZ/AQAA//8DAFBLAwQUAAYACAAAACEAHEpKG94AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPS0/DMBCE70j8B2uRuLVOQnkkZFMhJCSExKHhcXZjE0eN11HspKG/nuUEx9GMZr4pt4vrxWzG&#10;0HlCSNcJCEON1x21CO9vT6s7ECEq0qr3ZBC+TYBtdX5WqkL7I+3MXMdWcAmFQiHYGIdCytBY41RY&#10;+8EQe19+dCqyHFupR3XkctfLLElupFMd8YJVg3m0pjnUk0N4CadpbnR4Xexin/OPz+RU0wHx8mJ5&#10;uAcRzRL/wvCLz+hQMdPeT6SD6BE26W3GUYRVCoL9zfUV6z1Clucgq1L+P1D9AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhACEOGMFgAgAA7gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhABxKShveAAAACAEAAA8AAAAAAAAAAAAAAAAAugQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="0004741D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00C879C8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>TAK</w:t>
+            </w:r>
+            <w:r w:rsidR="00C879C8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">              NIE</w:t>
+            </w:r>
+            <w:r w:rsidR="00C879C8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC37C8" w14:paraId="54C46411" w14:textId="77777777" w:rsidTr="000D1B91">
+      <w:tr w:rsidR="00BC37C8" w14:paraId="54C46411" w14:textId="77777777" w:rsidTr="001B36D8">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="424"/>
+          <w:trHeight w:val="541"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5348" w:type="dxa"/>
+            <w:tcW w:w="5382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="69371BB4" w14:textId="77777777" w:rsidR="00BC37C8" w:rsidRDefault="00BC37C8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5568" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="022EB437" w14:textId="77777777" w:rsidR="00BC37C8" w:rsidRPr="00310E4C" w:rsidRDefault="00BC37C8" w:rsidP="00310E4C">
+          <w:p w14:paraId="022EB437" w14:textId="58D4C874" w:rsidR="001B36D8" w:rsidRPr="001B36D8" w:rsidRDefault="005F44E4" w:rsidP="001B36D8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Liczba obecnie zatrudnionych pracowników: </w:t>
-[...2 lines deleted...]
-              <w:t>………………</w:t>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC37C8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC37C8" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Liczba obecnie zatrudnionych pracowników</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC37C8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC37C8" w:rsidRPr="006E6C07">
+              <w:t>…………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00310E4C" w14:paraId="1610BBFE" w14:textId="77777777" w:rsidTr="000D1B91">
+      <w:tr w:rsidR="0004741D" w14:paraId="1610BBFE" w14:textId="77777777" w:rsidTr="00EB4D0E">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1773"/>
+          <w:trHeight w:val="1643"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5348" w:type="dxa"/>
+            <w:tcW w:w="5382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0D3FC1F7" w14:textId="77777777" w:rsidR="000D1B91" w:rsidRDefault="00BC37C8" w:rsidP="000D1B91">
+          <w:p w14:paraId="6198B89A" w14:textId="002B42CC" w:rsidR="001B36D8" w:rsidRPr="00EF5BD2" w:rsidRDefault="005F44E4" w:rsidP="00FE7919">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC37C8">
-[...6 lines deleted...]
-          <w:p w14:paraId="6200C66B" w14:textId="77777777" w:rsidR="00310E4C" w:rsidRPr="000D1B91" w:rsidRDefault="00310E4C" w:rsidP="000D1B91">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="0004741D" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="0004741D" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NIP/PESEL</w:t>
+            </w:r>
+            <w:r w:rsidR="0004741D" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (w przypadku osoby fizycznej )</w:t>
+            </w:r>
+            <w:r w:rsidR="0004741D" w:rsidRPr="00EF5BD2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0004741D" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>…………………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="0004741D" w:rsidRPr="00EF5BD2">
+              <w:t xml:space="preserve">…………….. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40797DC7" w14:textId="7C0252B1" w:rsidR="001B36D8" w:rsidRPr="00EF5BD2" w:rsidRDefault="0004741D" w:rsidP="000D1B91">
+            <w:r w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>REGON:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>……………………………………………….…</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB4D0E" w:rsidRPr="00EF5BD2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF5BD2">
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F204074" w14:textId="1E78CCDF" w:rsidR="0004741D" w:rsidRPr="00EF5BD2" w:rsidRDefault="0004741D" w:rsidP="000D1B91">
+            <w:r w:rsidRPr="00EF5BD2">
+              <w:t xml:space="preserve">Przeważający rodzaj działalności wg </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">PKD: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF5BD2">
+              <w:t>…………</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB4D0E" w:rsidRPr="00EF5BD2">
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028FCD7D" w14:textId="77777777" w:rsidR="001B36D8" w:rsidRPr="00EF5BD2" w:rsidRDefault="001B36D8" w:rsidP="000D1B91"/>
+          <w:p w14:paraId="76B04FF9" w14:textId="77777777" w:rsidR="001B36D8" w:rsidRPr="00EF5BD2" w:rsidRDefault="0004741D" w:rsidP="000D1B91">
+            <w:r w:rsidRPr="00EF5BD2">
+              <w:t xml:space="preserve">w przypadku braku nr PESEL (rodzaj, seria i nr dokumentu </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52C8DEB9" w14:textId="64F8E7B6" w:rsidR="0004741D" w:rsidRPr="001B36D8" w:rsidRDefault="0004741D" w:rsidP="000D1B91">
             <w:pPr>
               <w:rPr>
-                <w:b/>
+                <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...47 lines deleted...]
-              <w:t>………………….…</w:t>
+            <w:r w:rsidRPr="00EF5BD2">
+              <w:t>potwierdzającego tożsamość)………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5568" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7F152F9A" w14:textId="77777777" w:rsidR="00C6690D" w:rsidRDefault="00DA59CC" w:rsidP="00C6690D">
+          <w:p w14:paraId="7F152F9A" w14:textId="27DD4218" w:rsidR="0004741D" w:rsidRDefault="005F44E4" w:rsidP="00C6690D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>6</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="6AD02353" w14:textId="77777777" w:rsidR="00C6690D" w:rsidRPr="00C6690D" w:rsidRDefault="00C6690D" w:rsidP="00C6690D">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="0004741D" w:rsidRPr="00464713">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="0004741D" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Oznaczenie formy prawnej prowadzonej działalności</w:t>
+            </w:r>
+            <w:r w:rsidR="0004741D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AD02353" w14:textId="77777777" w:rsidR="0004741D" w:rsidRPr="00C6690D" w:rsidRDefault="0004741D" w:rsidP="00C6690D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(właściwe zaznaczyć)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE81512" w14:textId="77777777" w:rsidR="00C6690D" w:rsidRPr="000D1B91" w:rsidRDefault="00C6690D" w:rsidP="00C6690D">
+          <w:p w14:paraId="4DE81512" w14:textId="77777777" w:rsidR="0004741D" w:rsidRPr="00D82A44" w:rsidRDefault="0004741D" w:rsidP="00C6690D">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D1B91">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. osoba fizyczna prowadząca działalność gospodarczą,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B7D3F5C" w14:textId="1D1A0E47" w:rsidR="00C6690D" w:rsidRPr="000D1B91" w:rsidRDefault="002410EA" w:rsidP="00C6690D">
+          <w:p w14:paraId="5B7D3F5C" w14:textId="1D1A0E47" w:rsidR="0004741D" w:rsidRPr="00D82A44" w:rsidRDefault="0004741D" w:rsidP="00C6690D">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D1B91">
+            <w:r w:rsidRPr="00D82A44">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="407B2804" wp14:editId="5016FDF9">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="407B2804" wp14:editId="5016FDF9">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2910205</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>131445</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="257175" cy="276225"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1092472505" name="Text Box 503"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="257175" cy="276225"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="17CEEC26" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRDefault="006E13D5"/>
+                                <w:p w14:paraId="17CEEC26" w14:textId="77777777" w:rsidR="0004741D" w:rsidRDefault="0004741D"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="407B2804" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 503" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:229.15pt;margin-top:10.35pt;width:20.25pt;height:21.75pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRHfO+FAIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgxkqY14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lu2l2wR6G6UEgReqQPCRXt31r2FGh12BLPptMOVNWQqXtvuRfPm9f&#10;XXPmg7CVMGBVyU/K89v1yxerzhUqhwZMpZARiPVF50rehOCKLPOyUa3wE3DKkrEGbEUgFfdZhaIj&#10;9NZk+XR6lXWAlUOQynt6vR+MfJ3w61rJ8LGuvQrMlJxyC+nGdO/ina1XotijcI2WYxriH7JohbYU&#10;9Ax1L4JgB9S/QbVaIniow0RCm0Fda6lSDVTNbPpLNY+NcCrVQuR4d6bJ/z9Y+eH46D4hC/1r6KmB&#10;qQjvHkB+9czCphF2r+4QoWuUqCjwLFKWdc4X49dItS98BNl176GiJotDgATU19hGVqhORujUgNOZ&#10;dNUHJukxXyxnywVnkkz58irPFymCKJ4+O/ThrYKWRaHkSD1N4OL44ENMRhRPLjGWB6OrrTYmKbjf&#10;bQyyo6D+b9MZ0X9yM5Z1Jb9ZUOy/Q0zT+RNEqwMNstFtya/PTqKIrL2xVRqzILQZZErZ2JHGyNzA&#10;Yeh3PTlGOndQnYhQhGFgacFIaAC/c9bRsJbcfzsIVJyZd5aacjObz+N0J2W+WOak4KVld2kRVhJU&#10;yQNng7gJw0YcHOp9Q5GGMbBwR42sdSL5OasxbxrIxP24PHHiL/Xk9bzi6x8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCBDNGm4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVI&#10;Q5qGOBVCAsENCoKrG2+TiHgdbDcNf89yguNqn2beVJvZDmJCH3pHCq4WCQikxpmeWgVvr/eXBYgQ&#10;NRk9OEIF3xhgU5+eVLo07kgvOG1jKziEQqkVdDGOpZSh6dDqsHAjEv/2zlsd+fStNF4fOdwOMk2S&#10;XFrdEzd0esS7DpvP7cEqKLLH6SM8LZ/fm3w/rOPFanr48kqdn823NyAizvEPhl99VoeanXbuQCaI&#10;QUF2XSwZVZAmKxAMZOuCt+wU5FkKsq7k/wX1DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBRHfO+FAIAACoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCBDNGm4AAAAAkBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
+                    <v:shape id="Text Box 503" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:229.15pt;margin-top:10.35pt;width:20.25pt;height:21.75pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRHfO+FAIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgxkqY14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lu2l2wR6G6UEgReqQPCRXt31r2FGh12BLPptMOVNWQqXtvuRfPm9f&#10;XXPmg7CVMGBVyU/K89v1yxerzhUqhwZMpZARiPVF50rehOCKLPOyUa3wE3DKkrEGbEUgFfdZhaIj&#10;9NZk+XR6lXWAlUOQynt6vR+MfJ3w61rJ8LGuvQrMlJxyC+nGdO/ina1XotijcI2WYxriH7JohbYU&#10;9Ax1L4JgB9S/QbVaIniow0RCm0Fda6lSDVTNbPpLNY+NcCrVQuR4d6bJ/z9Y+eH46D4hC/1r6KmB&#10;qQjvHkB+9czCphF2r+4QoWuUqCjwLFKWdc4X49dItS98BNl176GiJotDgATU19hGVqhORujUgNOZ&#10;dNUHJukxXyxnywVnkkz58irPFymCKJ4+O/ThrYKWRaHkSD1N4OL44ENMRhRPLjGWB6OrrTYmKbjf&#10;bQyyo6D+b9MZ0X9yM5Z1Jb9ZUOy/Q0zT+RNEqwMNstFtya/PTqKIrL2xVRqzILQZZErZ2JHGyNzA&#10;Yeh3PTlGOndQnYhQhGFgacFIaAC/c9bRsJbcfzsIVJyZd5aacjObz+N0J2W+WOak4KVld2kRVhJU&#10;yQNng7gJw0YcHOp9Q5GGMbBwR42sdSL5OasxbxrIxP24PHHiL/Xk9bzi6x8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCBDNGm4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVI&#10;Q5qGOBVCAsENCoKrG2+TiHgdbDcNf89yguNqn2beVJvZDmJCH3pHCq4WCQikxpmeWgVvr/eXBYgQ&#10;NRk9OEIF3xhgU5+eVLo07kgvOG1jKziEQqkVdDGOpZSh6dDqsHAjEv/2zlsd+fStNF4fOdwOMk2S&#10;XFrdEzd0esS7DpvP7cEqKLLH6SM8LZ/fm3w/rOPFanr48kqdn823NyAizvEPhl99VoeanXbuQCaI&#10;QUF2XSwZVZAmKxAMZOuCt+wU5FkKsq7k/wX1DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBRHfO+FAIAACoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCBDNGm4AAAAAkBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="17CEEC26" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRDefault="006E13D5"/>
+                          <w:p w14:paraId="17CEEC26" w14:textId="77777777" w:rsidR="0004741D" w:rsidRDefault="0004741D"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00C6690D" w:rsidRPr="000D1B91">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2. spółka akcyjna,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EF494DF" w14:textId="77777777" w:rsidR="00C6690D" w:rsidRPr="000D1B91" w:rsidRDefault="00C6690D" w:rsidP="00C6690D">
+          <w:p w14:paraId="6EF494DF" w14:textId="77777777" w:rsidR="0004741D" w:rsidRPr="00D82A44" w:rsidRDefault="0004741D" w:rsidP="00C6690D">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D1B91">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3. spółka z o.o.,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="380010CB" w14:textId="77777777" w:rsidR="00C6690D" w:rsidRPr="000D1B91" w:rsidRDefault="00C6690D" w:rsidP="00C6690D">
+          <w:p w14:paraId="380010CB" w14:textId="77777777" w:rsidR="0004741D" w:rsidRPr="00D82A44" w:rsidRDefault="0004741D" w:rsidP="00C6690D">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D1B91">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4. spółka cywilna ,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7591173B" w14:textId="77777777" w:rsidR="00C6690D" w:rsidRPr="000D1B91" w:rsidRDefault="00C6690D" w:rsidP="00C6690D">
+          <w:p w14:paraId="7591173B" w14:textId="77777777" w:rsidR="0004741D" w:rsidRPr="00D82A44" w:rsidRDefault="0004741D" w:rsidP="00C6690D">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D1B91">
-[...14 lines deleted...]
-          <w:p w14:paraId="5A352A51" w14:textId="77777777" w:rsidR="005E034D" w:rsidRPr="000D1B91" w:rsidRDefault="005E034D" w:rsidP="00C6690D">
+            <w:r w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5. spółka jawna,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A352A51" w14:textId="363C9A6B" w:rsidR="0004741D" w:rsidRPr="00D82A44" w:rsidRDefault="0004741D" w:rsidP="00C6690D">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D1B91">
-[...7 lines deleted...]
-          <w:p w14:paraId="44A5573E" w14:textId="77777777" w:rsidR="00310E4C" w:rsidRPr="00310E4C" w:rsidRDefault="005E034D" w:rsidP="00C6690D">
+            <w:r w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6. agencja zatrudnienia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44A5573E" w14:textId="564C5E54" w:rsidR="001B36D8" w:rsidRPr="0004741D" w:rsidRDefault="0004741D" w:rsidP="00C6690D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D1B91">
-[...11 lines deleted...]
-              <w:t>. inne (jaka?)……………………………….</w:t>
+            <w:r w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7. inne (jaka?)………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C55B8" w:rsidRPr="004A788A" w14:paraId="2BDEE763" w14:textId="77777777" w:rsidTr="008C55B8">
+      <w:tr w:rsidR="0004741D" w14:paraId="383E34D8" w14:textId="77777777" w:rsidTr="00EB4D0E">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="2288"/>
+          <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5348" w:type="dxa"/>
+            <w:tcW w:w="5382" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A9516F4" w14:textId="77777777" w:rsidR="0004741D" w:rsidRDefault="0004741D" w:rsidP="005C11C1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C8C933" w14:textId="5090A817" w:rsidR="0004741D" w:rsidRDefault="005F44E4" w:rsidP="001B36D8">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005F44E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="0004741D" w:rsidRPr="005F44E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="0004741D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0004741D" w:rsidRPr="0004741D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Czy pracodawca</w:t>
+            </w:r>
+            <w:r w:rsidR="001B36D8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> krajowy</w:t>
+            </w:r>
+            <w:r w:rsidR="0004741D" w:rsidRPr="0004741D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jest :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EDE1983" w14:textId="591999AC" w:rsidR="0004741D" w:rsidRDefault="0004741D" w:rsidP="001B36D8">
+            <w:r>
+              <w:t xml:space="preserve">Spółdzielnią socjalną                               </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004741D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>TAK/NIE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="294A0D06" w14:textId="7EF9C3EB" w:rsidR="0004741D" w:rsidRDefault="0004741D" w:rsidP="00800372">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="544BEDAB" w14:textId="71231F20" w:rsidR="0004741D" w:rsidRDefault="0004741D" w:rsidP="0004741D">
+            <w:r>
+              <w:t xml:space="preserve">Przedsiębiorstwem społecznym               </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004741D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>TAK/NIE</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">                                                       </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="046D943A" w14:textId="77777777" w:rsidR="0004741D" w:rsidRDefault="0004741D" w:rsidP="0004741D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">                                                             </w:t>
+            </w:r>
+            <w:r w:rsidR="00800372">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>( zaznaczyć właściwe)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004741D">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="349E4EB5" w14:textId="24A26247" w:rsidR="001B36D8" w:rsidRPr="0004741D" w:rsidRDefault="001B36D8" w:rsidP="0004741D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C55B8" w:rsidRPr="004A788A" w14:paraId="2BDEE763" w14:textId="77777777" w:rsidTr="00FE7919">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="3392"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1B08CA47" w14:textId="55A80928" w:rsidR="008C55B8" w:rsidRPr="00C6690D" w:rsidRDefault="00DA59CC" w:rsidP="00BC37C8">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">7. </w:t>
+          <w:p w14:paraId="319332DA" w14:textId="77777777" w:rsidR="0004741D" w:rsidRDefault="0004741D" w:rsidP="00BC37C8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B08CA47" w14:textId="7C3C8BDA" w:rsidR="008C55B8" w:rsidRPr="00C6690D" w:rsidRDefault="005F44E4" w:rsidP="00BC37C8">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA59CC" w:rsidRPr="00991FF0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA59CC">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008C55B8" w:rsidRPr="00BC37C8">
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidR="008C55B8" w:rsidRPr="00C6690D">
               <w:t xml:space="preserve"> okresie 365 dni przed dniem zgłoszenia oferty pracy zostałam/em</w:t>
             </w:r>
             <w:r w:rsidR="004913E2">
               <w:t xml:space="preserve"> prawomocnie</w:t>
             </w:r>
             <w:r w:rsidR="008C55B8" w:rsidRPr="00C6690D">
               <w:t xml:space="preserve"> ukarany/a </w:t>
             </w:r>
             <w:r w:rsidR="004913E2">
               <w:t xml:space="preserve">za wykroczenie lub prawomocnie skazany za przestępstwo przeciwko przepisom prawa pracy, jestem objęty postępowaniem dotyczącym </w:t>
             </w:r>
             <w:r w:rsidR="008C55B8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008C55B8" w:rsidRPr="00C6690D">
               <w:t xml:space="preserve"> na</w:t>
             </w:r>
             <w:r w:rsidR="008C55B8" w:rsidRPr="00BC37C8">
               <w:t>ruszenia przepisów prawa pracy</w:t>
             </w:r>
             <w:r w:rsidR="004913E2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008C55B8" w:rsidRPr="00BC37C8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008C55B8" w:rsidRPr="00C6690D">
               <w:t>(art.</w:t>
             </w:r>
             <w:r w:rsidR="00CC0B9B">
               <w:t>83</w:t>
             </w:r>
+            <w:r w:rsidR="005C11C1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="008C55B8" w:rsidRPr="00C6690D">
-              <w:t>, ust.</w:t>
+              <w:t>ust.</w:t>
             </w:r>
             <w:r w:rsidR="00CC0B9B">
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="008C55B8" w:rsidRPr="00C6690D">
               <w:t xml:space="preserve">) Ustawy z dnia 20 </w:t>
             </w:r>
             <w:r w:rsidR="00CC0B9B">
               <w:t>marca</w:t>
             </w:r>
             <w:r w:rsidR="008C55B8" w:rsidRPr="00C6690D">
               <w:t xml:space="preserve"> 20</w:t>
             </w:r>
             <w:r w:rsidR="00CC0B9B">
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidR="008C55B8" w:rsidRPr="00C6690D">
               <w:t xml:space="preserve"> r. o rynku pracy</w:t>
             </w:r>
             <w:r w:rsidR="00CC0B9B">
               <w:t xml:space="preserve"> i służbach zatrudnienia</w:t>
             </w:r>
             <w:r w:rsidR="008C55B8" w:rsidRPr="00C6690D">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00E17FBA">
               <w:t>Dz.U.</w:t>
             </w:r>
             <w:r w:rsidR="00CC0B9B">
               <w:t xml:space="preserve"> z </w:t>
             </w:r>
             <w:r w:rsidR="00E17FBA">
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="00CC0B9B">
               <w:t xml:space="preserve">5 r. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CC0B9B">
               <w:t>poz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CC0B9B">
-              <w:t xml:space="preserve"> 620 </w:t>
+              <w:t xml:space="preserve"> 620</w:t>
+            </w:r>
+            <w:r w:rsidR="00F76A4C">
+              <w:t xml:space="preserve"> z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F76A4C">
+              <w:t>późn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F76A4C">
+              <w:t>. zm.</w:t>
             </w:r>
             <w:r w:rsidR="008C55B8" w:rsidRPr="00C6690D">
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B44D8D0" w14:textId="77777777" w:rsidR="008C55B8" w:rsidRPr="00DA59CC" w:rsidRDefault="008C55B8" w:rsidP="00BC37C8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B3E874A" w14:textId="4C2D4742" w:rsidR="008C55B8" w:rsidRDefault="002410EA" w:rsidP="004913E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3105"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00DA59CC">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
@@ -1360,93 +1924,148 @@
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
             <w:r w:rsidR="00DA59CC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">                  </w:t>
             </w:r>
             <w:r w:rsidR="004913E2">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
             <w:r w:rsidR="004913E2">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08D91906" w14:textId="77777777" w:rsidR="008C55B8" w:rsidRPr="00BC37C8" w:rsidRDefault="008C55B8" w:rsidP="00BC37C8">
-            <w:r>
+          <w:p w14:paraId="74D3C974" w14:textId="77777777" w:rsidR="008C55B8" w:rsidRDefault="008C55B8" w:rsidP="00BC37C8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004741D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>(zaznaczyć właściwe)</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="08D91906" w14:textId="77777777" w:rsidR="0004741D" w:rsidRPr="0004741D" w:rsidRDefault="0004741D" w:rsidP="00BC37C8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5568" w:type="dxa"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA1A751" w14:textId="77777777" w:rsidR="008C55B8" w:rsidRPr="000D1B91" w:rsidRDefault="00DA59CC" w:rsidP="000D1B91">
+          <w:p w14:paraId="27246790" w14:textId="77777777" w:rsidR="00800372" w:rsidRDefault="00800372" w:rsidP="000D1B91">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>8.</w:t>
+          </w:p>
+          <w:p w14:paraId="0BA1A751" w14:textId="1C21A9C3" w:rsidR="008C55B8" w:rsidRDefault="005F44E4" w:rsidP="00EB4D0E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA59CC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="008C55B8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> Proponowana f</w:t>
-[...5 lines deleted...]
-              <w:t>orma ko</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C55B8" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proponowana forma kontaktu kandydatów </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB4D0E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="008C55B8" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z pracodawcą</w:t>
             </w:r>
             <w:r w:rsidR="008C55B8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>ntaktu kandydatów z pracodawcą:</w:t>
-            </w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B74DB62" w14:textId="77777777" w:rsidR="00EB4D0E" w:rsidRPr="000D1B91" w:rsidRDefault="00EB4D0E" w:rsidP="00EB4D0E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="539C8160" w14:textId="47EC82AA" w:rsidR="008C55B8" w:rsidRPr="004A788A" w:rsidRDefault="002410EA" w:rsidP="00E703C4">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6783A981" wp14:editId="2280F2BA">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2443480</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>115570</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="266700" cy="285750"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="7111366" name="Text Box 518"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1514,113 +2133,129 @@
             <w:r w:rsidR="008C55B8">
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="361C2D7F" w14:textId="77777777" w:rsidR="008C55B8" w:rsidRPr="004A788A" w:rsidRDefault="008C55B8" w:rsidP="00E72B18">
             <w:r w:rsidRPr="004A788A">
               <w:t>2) kontakt telefoniczny</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="720A3102" w14:textId="77777777" w:rsidR="008C55B8" w:rsidRDefault="008C55B8" w:rsidP="00E72B18">
             <w:r w:rsidRPr="004A788A">
               <w:t xml:space="preserve">3) </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Inny (np. CV i list motywacyjny </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C070BB2" w14:textId="77777777" w:rsidR="008C55B8" w:rsidRDefault="008C55B8" w:rsidP="00E72B18">
             <w:r>
               <w:t xml:space="preserve">    przesłać na adres e-mail)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="055869C9" w14:textId="77777777" w:rsidR="008C55B8" w:rsidRPr="004A788A" w:rsidRDefault="008C55B8" w:rsidP="006C629D"/>
+          <w:p w14:paraId="2DC9B3F9" w14:textId="77777777" w:rsidR="008C55B8" w:rsidRDefault="008C55B8" w:rsidP="006C629D"/>
+          <w:p w14:paraId="58234D01" w14:textId="77777777" w:rsidR="0004741D" w:rsidRDefault="0004741D" w:rsidP="006C629D"/>
+          <w:p w14:paraId="055869C9" w14:textId="77777777" w:rsidR="0004741D" w:rsidRPr="004A788A" w:rsidRDefault="0004741D" w:rsidP="006C629D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE6288" w14:paraId="6A3BB418" w14:textId="77777777" w:rsidTr="00C901AC">
+      <w:tr w:rsidR="00CE6288" w14:paraId="6A3BB418" w14:textId="77777777" w:rsidTr="00C666D6">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10916" w:type="dxa"/>
+            <w:tcW w:w="10910" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="215F909E" w14:textId="77777777" w:rsidR="00CE6288" w:rsidRDefault="00CE6288" w:rsidP="00226776">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E47A6">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>II. Informacje dotyczące zgłaszanego miejsca</w:t>
             </w:r>
             <w:r w:rsidR="006C629D" w:rsidRPr="000E47A6">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> pracy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE6288" w14:paraId="5C69D97E" w14:textId="77777777" w:rsidTr="008C55B8">
+      <w:tr w:rsidR="00CE6288" w14:paraId="5C69D97E" w14:textId="77777777" w:rsidTr="00C666D6">
         <w:trPr>
           <w:trHeight w:val="1587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3084" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F78ED7D" w14:textId="77777777" w:rsidR="00CE6288" w:rsidRPr="00464713" w:rsidRDefault="00DA59CC">
+          <w:p w14:paraId="0F78ED7D" w14:textId="6812C7E5" w:rsidR="00CE6288" w:rsidRPr="00464713" w:rsidRDefault="00991FF0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="100"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005F44E4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00CE6288" w:rsidRPr="00464713">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>.  Nazwa zawodu</w:t>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE6288" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nazwa zawodu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D3B960C" w14:textId="77777777" w:rsidR="00CE6288" w:rsidRDefault="00CE6288">
             <w:r>
               <w:t>…………………………………………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61F828B1" w14:textId="77777777" w:rsidR="00BC37C8" w:rsidRDefault="00BC37C8">
             <w:r>
               <w:t>------------------------------------------</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="083E0272" w14:textId="77777777" w:rsidR="00CE6288" w:rsidRDefault="00CE6288">
             <w:r>
               <w:t xml:space="preserve">Kod zawodu wg Klasyfikacji Zawodów i Specjalności </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1665,116 +2300,132 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="416" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="25D40A7F" w14:textId="77777777" w:rsidR="00CE6288" w:rsidRDefault="00CE6288"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="417" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="52A369FA" w14:textId="77777777" w:rsidR="00CE6288" w:rsidRDefault="00CE6288"/>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="50BB361A" w14:textId="77777777" w:rsidR="00CE6288" w:rsidRDefault="00CE6288">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="100"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="3641" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="39176920" w14:textId="77777777" w:rsidR="00CE6288" w:rsidRPr="00464713" w:rsidRDefault="00DA59CC">
+          <w:p w14:paraId="39176920" w14:textId="0AF0A36A" w:rsidR="00CE6288" w:rsidRPr="00464713" w:rsidRDefault="00DA59CC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005F44E4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00CE6288" w:rsidRPr="00464713">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>. Nazwa stanowiska</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="7EF80AE9" w14:textId="77777777" w:rsidR="00C6690D" w:rsidRDefault="00C6690D">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE6288" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nazwa stanowiska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5228B6C2" w14:textId="58239E23" w:rsidR="00CE6288" w:rsidRDefault="00CE6288">
+            <w:r>
+              <w:t>……………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EF80AE9" w14:textId="4E422EA0" w:rsidR="00C6690D" w:rsidRDefault="00C6690D">
             <w:r>
               <w:t>………………………………………</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="5FD4C2BF" w14:textId="77777777" w:rsidR="00CE6288" w:rsidRDefault="00CE6288"/>
+            <w:r w:rsidR="00EB4D0E">
+              <w:t>……</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FD4C2BF" w14:textId="15BD251E" w:rsidR="00CE6288" w:rsidRDefault="00EB4D0E" w:rsidP="00EB4D0E">
+            <w:r>
+              <w:t>……………………………………………</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4432" w:type="dxa"/>
+            <w:tcW w:w="4185" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="003FF88D" w14:textId="3118D97F" w:rsidR="00CE6288" w:rsidRDefault="002410EA" w:rsidP="00FD6350">
+          <w:p w14:paraId="003FF88D" w14:textId="1B584F2C" w:rsidR="00CE6288" w:rsidRPr="00EF5BD2" w:rsidRDefault="00662721" w:rsidP="00FD6350">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EF5BD2">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="410A9EDE" wp14:editId="396D4C67">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="410A9EDE" wp14:editId="5CA1754F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2241550</wp:posOffset>
+                        <wp:posOffset>2174875</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>78740</wp:posOffset>
+                        <wp:posOffset>221615</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="257175" cy="213360"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="2116911559" name="Text Box 506"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="257175" cy="213360"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -1787,75 +2438,111 @@
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="620263BF" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRDefault="006E13D5"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="410A9EDE" id="Text Box 506" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:176.5pt;margin-top:6.2pt;width:20.25pt;height:16.8pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnRqpeGwIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOk16MOEWXLsOA&#10;7gJ0+wBFlm1hsqhRSuzs60fJaRp028swPQiiKB2S55DL26EzbK/Qa7AlzydTzpSVUGnblPzb182b&#10;a858ELYSBqwq+UF5frt6/WrZu0LNoAVTKWQEYn3Ru5K3Ibgiy7xsVSf8BJyy5KwBOxHIxCarUPSE&#10;3plsNp1eZj1g5RCk8p5u70cnXyX8ulYyfK5rrwIzJafcQtox7du4Z6ulKBoUrtXymIb4hyw6oS0F&#10;PUHdiyDYDvVvUJ2WCB7qMJHQZVDXWqpUA1WTT19U89gKp1ItRI53J5r8/4OVn/aP7guyMLyFgQRM&#10;RXj3APK7ZxbWrbCNukOEvlWiosB5pCzrnS+OXyPVvvARZNt/hIpEFrsACWiosYusUJ2M0EmAw4l0&#10;NQQm6XK2uMqvFpxJcs3yi4vLJEomiqfPDn14r6Bj8VByJE0TuNg/+BCTEcXTkxjLg9HVRhuTDGy2&#10;a4NsL0j/TVop/xfPjGV9yW8Ws8VY/18hpmn9CaLTgRrZ6K7k16dHooisvbNVarMgtBnPlLKxRxoj&#10;cyOHYdgOTFcln8cAkdUtVAfiFWHsW5ozOrSAPznrqWdL7n/sBCrOzAdL2tzk83ls8mTMF1czMvDc&#10;sz33CCsJquSBs/G4DuNg7BzqpqVIYzdYuCM9a524fs7qmD71ZZLgOEOx8c/t9Op50le/AAAA//8D&#10;AFBLAwQUAAYACAAAACEA8J+h4N8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXBB1qNPQhjgVQgLBDdoKrm7sJhH2OthuGv6e5QTH0Yxm3lTryVk2mhB7jxJuZhkwg43XPbYS&#10;dtvH6yWwmBRqZT0aCd8mwro+P6tUqf0J38y4SS2jEoylktClNJScx6YzTsWZHwySd/DBqUQytFwH&#10;daJyZ/k8ywruVI+00KnBPHSm+dwcnYRl/jx+xBfx+t4UB7tKV7fj01eQ8vJiur8DlsyU/sLwi0/o&#10;UBPT3h9RR2YliIWgL4mMeQ6MAmIlFsD2EvIiA15X/P+D+gcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBnRqpeGwIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDwn6Hg3wAAAAkBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+                    <v:shape w14:anchorId="410A9EDE" id="Text Box 506" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:171.25pt;margin-top:17.45pt;width:20.25pt;height:16.8pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnRqpeGwIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOk16MOEWXLsOA&#10;7gJ0+wBFlm1hsqhRSuzs60fJaRp028swPQiiKB2S55DL26EzbK/Qa7AlzydTzpSVUGnblPzb182b&#10;a858ELYSBqwq+UF5frt6/WrZu0LNoAVTKWQEYn3Ru5K3Ibgiy7xsVSf8BJyy5KwBOxHIxCarUPSE&#10;3plsNp1eZj1g5RCk8p5u70cnXyX8ulYyfK5rrwIzJafcQtox7du4Z6ulKBoUrtXymIb4hyw6oS0F&#10;PUHdiyDYDvVvUJ2WCB7qMJHQZVDXWqpUA1WTT19U89gKp1ItRI53J5r8/4OVn/aP7guyMLyFgQRM&#10;RXj3APK7ZxbWrbCNukOEvlWiosB5pCzrnS+OXyPVvvARZNt/hIpEFrsACWiosYusUJ2M0EmAw4l0&#10;NQQm6XK2uMqvFpxJcs3yi4vLJEomiqfPDn14r6Bj8VByJE0TuNg/+BCTEcXTkxjLg9HVRhuTDGy2&#10;a4NsL0j/TVop/xfPjGV9yW8Ws8VY/18hpmn9CaLTgRrZ6K7k16dHooisvbNVarMgtBnPlLKxRxoj&#10;cyOHYdgOTFcln8cAkdUtVAfiFWHsW5ozOrSAPznrqWdL7n/sBCrOzAdL2tzk83ls8mTMF1czMvDc&#10;sz33CCsJquSBs/G4DuNg7BzqpqVIYzdYuCM9a524fs7qmD71ZZLgOEOx8c/t9Op50le/AAAA//8D&#10;AFBLAwQUAAYACAAAACEALCUouN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2QkLoilrFvpStMJIYHYDQaCa9Z6bUXilCTrytvjneBmy59+f3+5nqwRI/rQO1JwM0tAINWu6alV&#10;8P72eJ2DCFFTo40jVPCDAdbV+Vmpi8Yd6RXHbWwFh1AotIIuxqGQMtQdWh1mbkDi2955qyOvvpWN&#10;10cOt0bOkySTVvfEHzo94EOH9df2YBXki+fxM2zSl48625tVvLodn769UpcX0/0diIhT/IPhpM/q&#10;ULHTzh2oCcIoSBfzJaOnYQWCgTRPudxOQZYvQVal/N+g+gUAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBnRqpeGwIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAsJSi43wAAAAkBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="620263BF" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRDefault="006E13D5"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00DA59CC">
-[...12 lines deleted...]
-          <w:p w14:paraId="312EE090" w14:textId="77777777" w:rsidR="00E703C4" w:rsidRDefault="00E703C4" w:rsidP="00FD6350">
+            <w:r w:rsidR="00DA59CC" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005F44E4" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E703C4" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E703C4" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liczba wolnych miejsc pracy </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB4D0E" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w ramach stanowiska</w:t>
+            </w:r>
+            <w:r w:rsidR="00E703C4" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="312EE090" w14:textId="577114B8" w:rsidR="00E703C4" w:rsidRDefault="00E703C4" w:rsidP="00FD6350">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E69B5A6" w14:textId="77777777" w:rsidR="00E703C4" w:rsidRDefault="00E703C4" w:rsidP="00FD6350">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="686A9883" w14:textId="434A9102" w:rsidR="00E703C4" w:rsidRDefault="002410EA" w:rsidP="00FD6350">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F7D7ECB" wp14:editId="5C6900A5">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
@@ -1917,78 +2604,91 @@
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shape w14:anchorId="4F7D7ECB" id="Text Box 507" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:172.55pt;margin-top:3.6pt;width:20.25pt;height:18pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/hFMqGwIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgxkiY16hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lp2nQbS/D9CCIonRInkPe3A6dYQeFXoOt+HSSc6ashFrbXcW/fd28&#10;WXLmg7C1MGBVxY/K89vV61c3vStVAS2YWiEjEOvL3lW8DcGVWeZlqzrhJ+CUJWcD2IlAJu6yGkVP&#10;6J3Jijy/ynrA2iFI5T3d3o9Ovkr4TaNk+Nw0XgVmKk65hbRj2rdxz1Y3otyhcK2WpzTEP2TRCW0p&#10;6BnqXgTB9qh/g+q0RPDQhImELoOm0VKlGqiaaf6imsdWOJVqIXK8O9Pk/x+s/HR4dF+QheEtDCRg&#10;KsK7B5DfPbOwboXdqTtE6Fslago8jZRlvfPl6Wuk2pc+gmz7j1CTyGIfIAENDXaRFaqTEToJcDyT&#10;robAJF0W88V0MedMkqsolld5EiUT5dNnhz68V9CxeKg4kqYJXBwefIjJiPLpSYzlweh6o41JBu62&#10;a4PsIEj/TVop/xfPjGV9xa/nxXys/68QeVp/guh0oEY2uqv48vxIlJG1d7ZObRaENuOZUjb2RGNk&#10;buQwDNuB6bri8xggsrqF+ki8Iox9S3NGhxbwJ2c99WzF/Y+9QMWZ+WBJm+vpbBabPBmz+aIgAy89&#10;20uPsJKgKh44G4/rMA7G3qHetRRp7AYLd6RnoxPXz1md0qe+TBKcZig2/qWdXj1P+uoXAAAA//8D&#10;AFBLAwQUAAYACAAAACEALd1y7N8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXBB1mqRpCNlUCAlEb1AQXN3YTSLsdbDdNPw95gTH0Yxm3tSb2Wg2KecHSwjLRQJMUWvlQB3C&#10;2+vDdQnMB0FSaEsK4Vt52DTnZ7WopD3Ri5p2oWOxhHwlEPoQxopz3/bKCL+wo6LoHawzIkTpOi6d&#10;OMVyo3maJAU3YqC40ItR3feq/dwdDUKZP00ffps9v7fFQd+Eq/X0+OUQLy/mu1tgQc3hLwy/+BEd&#10;msi0t0eSnmmELF8tYxRhnQKLflauCmB7hDxLgTc1/3+g+QEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQB/hFMqGwIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAt3XLs3wAAAAgBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="378B964B" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRDefault="006E13D5"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00E703C4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>- w tym dla osób niepełnosprawnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE6288" w14:paraId="1875D2AC" w14:textId="77777777" w:rsidTr="008C55B8">
+      <w:tr w:rsidR="00CE6288" w14:paraId="1875D2AC" w14:textId="77777777" w:rsidTr="00C666D6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1645"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3084" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="63C992EF" w14:textId="77777777" w:rsidR="00CE6288" w:rsidRDefault="00AB21F6" w:rsidP="00550F00">
+          <w:p w14:paraId="63C992EF" w14:textId="69DB16DC" w:rsidR="00CE6288" w:rsidRDefault="00AB21F6" w:rsidP="00550F00">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005F44E4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C30A24">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>. Rodzaj umowy</w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C30A24" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rodzaj umowy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4716C4B3" w14:textId="77777777" w:rsidR="00791587" w:rsidRPr="00464713" w:rsidRDefault="00D054D5" w:rsidP="00550F00">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Umowa:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F84D3C1" w14:textId="77777777" w:rsidR="00E77766" w:rsidRPr="00E77766" w:rsidRDefault="00CE6288" w:rsidP="00E77766">
             <w:r w:rsidRPr="00D243DF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D054D5">
               <w:t xml:space="preserve">1) </w:t>
             </w:r>
             <w:r w:rsidR="007A59AE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -2162,77 +2862,114 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0E83EC14" w14:textId="77777777" w:rsidR="00CE6288" w:rsidRPr="00D243DF" w:rsidRDefault="007A59AE" w:rsidP="00E7395E">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D054D5">
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
             <w:r w:rsidR="00E77766" w:rsidRPr="00E77766">
               <w:t xml:space="preserve">inna </w:t>
             </w:r>
             <w:r>
               <w:t>(jaka?)</w:t>
             </w:r>
             <w:r w:rsidR="00E77766" w:rsidRPr="00E77766">
               <w:t>……………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4818" w:type="dxa"/>
+            <w:tcW w:w="5059" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7604697E" w14:textId="77777777" w:rsidR="00CE6288" w:rsidRPr="00464713" w:rsidRDefault="00AB21F6">
+          <w:p w14:paraId="7604697E" w14:textId="138F1E88" w:rsidR="00CE6288" w:rsidRPr="00464713" w:rsidRDefault="00AB21F6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005F44E4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00CE6288" w:rsidRPr="00464713">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>. Informacja o systemie i rozkładz</w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE6288" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Informacja o systemie i rozkładz</w:t>
+            </w:r>
+            <w:r w:rsidR="00E77766" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ie czasu </w:t>
+            </w:r>
+            <w:r w:rsidR="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00E77766" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pracy:</w:t>
             </w:r>
             <w:r w:rsidR="00E77766">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">ie czasu pracy: </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="225009C0" w14:textId="77777777" w:rsidR="00CE6288" w:rsidRDefault="00CE6288">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>jednozmianowa</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7392D1B4" w14:textId="33BB756F" w:rsidR="00CE6288" w:rsidRDefault="002410EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
@@ -2336,73 +3073,81 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>praca w ruchu ciągłym</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17FD7732" w14:textId="77777777" w:rsidR="00CE6288" w:rsidRDefault="00DA278F" w:rsidP="00DE15F1">
             <w:r>
               <w:t xml:space="preserve">5)    </w:t>
             </w:r>
             <w:r w:rsidR="00CE6288">
               <w:t>inne ( jaki</w:t>
             </w:r>
             <w:r w:rsidR="00BC2480">
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00CE6288">
               <w:t>?) …………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3014" w:type="dxa"/>
+            <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71D281EB" w14:textId="77777777" w:rsidR="00E77766" w:rsidRDefault="00AB21F6" w:rsidP="00E77766">
+          <w:p w14:paraId="71D281EB" w14:textId="498F3528" w:rsidR="00E77766" w:rsidRDefault="00AB21F6" w:rsidP="00E77766">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005F44E4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00E703C4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00E77766" w:rsidRPr="00E77766">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00E77766" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wymiar czasu pracy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33CEFC86" w14:textId="77777777" w:rsidR="00E77766" w:rsidRPr="00E77766" w:rsidRDefault="00E77766" w:rsidP="00E77766">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26BA66BD" w14:textId="5C0B74B4" w:rsidR="00CE6288" w:rsidRPr="00E77766" w:rsidRDefault="002410EA" w:rsidP="00E77766">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
@@ -3041,51 +3786,51 @@
                                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                               <a:noAutofit/>
                                             </wps:bodyPr>
                                           </wps:wsp>
                                         </wpg:grpSp>
                                       </wpg:grpSp>
                                     </wpg:grpSp>
                                   </wpg:grpSp>
                                 </wpg:grpSp>
                               </wpg:grpSp>
                             </wpg:grpSp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="57189830" id="Group 455" o:spid="_x0000_s1026" style="position:absolute;margin-left:508.15pt;margin-top:-84.1pt;width:25.9pt;height:17.75pt;z-index:-251662336;mso-position-horizontal-relative:page" coordorigin="10163,-1682" coordsize="518,355" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByyA5AzgUAAGUnAAAOAAAAZHJzL2Uyb0RvYy54bWzsWu1u2zYU/T9g70Do54bE+pYlxCmGtgkG&#10;dFuBZg9AS7IlTBY1SonTPf0OP/RhW+4aJ3a21fmhUCZ5eXl4eXhI6urN46ogDymvc1bODOvSNEha&#10;xizJy+XM+P3u5mJqkLqhZUILVqYz43NaG2+uv//ual1Fqc0yViQpJzBS1tG6mhlZ01TRZFLHWbqi&#10;9SWr0hKZC8ZXtMErX04STtewviomtmn6kzXjScVZnNY1fn2nMo1raX+xSOPmt8WiThtSzAz41sgn&#10;l8+5eE6ur2i05LTK8li7QQ/wYkXzEo12pt7RhpJ7nu+YWuUxZzVbNJcxW03YYpHHqewDemOZW725&#10;5ey+kn1ZRutl1cEEaLdwOths/OvDLa8+VR+58h7JDyz+owYuk3W1jIb54n2pCpP5+heWYDzpfcNk&#10;xx8XfCVMoEvkUeL7ucM3fWxIjB8dexo6GIUYWbbtuban8I8zDJKoZZmW7xgE2ReWP7Xb3Pe6vmch&#10;mkRlx5M1JzRSzUpXtWti6LWfKokufOQkT2aGaznB1PY9g5R0BeclvsT1fNHQdm/FWL4UGuhX0PUr&#10;sFS/WlRsFw6JXuloHKKxWyvOWjQ26+3FAvOq7kOnfl7ofMpolcqIrEVoaFxtMzDDACPaIXvD01RM&#10;WoAbKHBl+TbO6mGQDXLWVR3ViMV/DK8nANoBQ6P4vm5uUybjlD58qBs1+xOkZPQnOi7uEKOLVQEi&#10;+PGCmEQ2pp5q5JZdQast+MOE3JlkTcSgaKutMbsto4251nTcGCJEtSqM2b0x9GDZ+kiz1u34sdR+&#10;I0Wo4FtTzsSK1WIu3cG3NqhgAYVEH/eUVcEpA7Atq/7rJjiIdJtCuUFAoXPV3Yo2wjPRhEiSNWY4&#10;oBDvK/aQ3jGZ02xRA9roc4tyWEpG98B/lYsKwjzISSVkk8LTwciW7CYvCjkIRSkcCRzfl57UrMgT&#10;kSmcqfly/rbg5IGKpUH+ia7A2EYxUHCZSGNZSpP3Ot3QvFBplC+ALBhIha4gkjqas+QzwpgzteBg&#10;gUQiY/wvg6yx2MyM+s97ylODFD+XmJKh5bpidZIvmDI2XvgwZz7MoWUMUzOjMTDsIvm2USvafcXz&#10;ZYaWLNndkv0Edl7kIsylf8or/QJW+AJVWu7U9ULPBjdukeVUoHRcsnRt8DzGHovALlkiVMfJcqTW&#10;kCyH9TBo4wvHCcjSCj1nGoTWFA6pZWhAlqECd0CJCMfnk+UINP3qMwrM5pR6ElmiMfCbaFJOmy+S&#10;pbNdZpss/UDw74gxeL1NltIYhva/SZbOs8gSuJ3JUtPoycky8APHDSynm9FaWPpyQT0uV0Ind1wp&#10;dSyN2qmtlbbj6lk2FJa7tXqu3Kz3qlzpT007cE0/2OVKX8posdhCiL6ksNyFZhzQDpiDuVKsbz6R&#10;z20eHApLVSwj3UD2lLpJlxcIQWfc3pAuVbHO3mGMiSAB4UBkCnEhdaUQVePyUpdt+VlKUVXnUHmZ&#10;YQ+IsD5cXiqXNKLw5SwvsT1WwvMU8tL3wtD0xeZwU136cs9/ZMbsNtWOozVKO8HlpmNcXfYb+K5W&#10;z5ib9RBOr6cup64TWjhb6daiXl3iaEVK9xdnzK8FtAPmYMY8b8Wj81acRt/UVtw2MaEhgwIs9hvn&#10;lr6r5vPmKe3Lnlu6NohEb8W/Xl6O1OrJ8t8kL03XtDzfgdra3orjlPgoZDkCTbv67AHmYLI8y8uz&#10;vPxGTy9Dz/dMy3V2KPMEVz39YVunFNsZbgtZNq4vR2r1lLlZr5NR29depzi9NB3HdoOpOaYvj3TV&#10;MwLNOKAdMAdTpjxqHD9wHO7I9VWPPlfZtx23cG5xPr3U95oYm/1XPefTy/4S6OSnl/jwwPYsxw2h&#10;Pzb15QmuevwAd8ZP1pcjtXqy3COjXoEsQ8c2PdO1Rq7F/SPd9Iwg03LlHlwO5sqzvDzLy/+1vOwZ&#10;Q16Zdx8VPft3fMslD831d2fiY7Hhu2yt/zru+m8AAAD//wMAUEsDBBQABgAIAAAAIQC8T0UD4wAA&#10;AA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BaoNAEIbvhb7DMoXeknWVWrGuIYS2p1BoUii9TdyJ&#10;StxdcTdq3r7rqT3+Mx//fFNsZt2xkQbXWiNBrCNgZCqrWlNL+Dq+rTJgzqNR2FlDEm7kYFPe3xWY&#10;KzuZTxoPvmahxLgcJTTe9znnrmpIo1vbnkzYne2g0Yc41FwNOIVy3fE4ilKusTXhQoM97RqqLoer&#10;lvA+4bRNxOu4v5x3t5/j08f3XpCUjw/z9gWYp9n/wbDoB3Uog9PJXo1yrAs5EmkSWAkrkWYxsIWJ&#10;0kwAOy2zJH4GXhb8/x/lLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQByyA5AzgUAAGUn&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC8T0UD4wAA&#10;AA8BAAAPAAAAAAAAAAAAAAAAACgIAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAOAkA&#10;AAAA&#10;">
+                    <v:group w14:anchorId="6B219C75" id="Group 455" o:spid="_x0000_s1026" style="position:absolute;margin-left:508.15pt;margin-top:-84.1pt;width:25.9pt;height:17.75pt;z-index:-251662336;mso-position-horizontal-relative:page" coordorigin="10163,-1682" coordsize="518,355" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByyA5AzgUAAGUnAAAOAAAAZHJzL2Uyb0RvYy54bWzsWu1u2zYU/T9g70Do54bE+pYlxCmGtgkG&#10;dFuBZg9AS7IlTBY1SonTPf0OP/RhW+4aJ3a21fmhUCZ5eXl4eXhI6urN46ogDymvc1bODOvSNEha&#10;xizJy+XM+P3u5mJqkLqhZUILVqYz43NaG2+uv//ual1Fqc0yViQpJzBS1tG6mhlZ01TRZFLHWbqi&#10;9SWr0hKZC8ZXtMErX04STtewviomtmn6kzXjScVZnNY1fn2nMo1raX+xSOPmt8WiThtSzAz41sgn&#10;l8+5eE6ur2i05LTK8li7QQ/wYkXzEo12pt7RhpJ7nu+YWuUxZzVbNJcxW03YYpHHqewDemOZW725&#10;5ey+kn1ZRutl1cEEaLdwOths/OvDLa8+VR+58h7JDyz+owYuk3W1jIb54n2pCpP5+heWYDzpfcNk&#10;xx8XfCVMoEvkUeL7ucM3fWxIjB8dexo6GIUYWbbtuban8I8zDJKoZZmW7xgE2ReWP7Xb3Pe6vmch&#10;mkRlx5M1JzRSzUpXtWti6LWfKokufOQkT2aGaznB1PY9g5R0BeclvsT1fNHQdm/FWL4UGuhX0PUr&#10;sFS/WlRsFw6JXuloHKKxWyvOWjQ26+3FAvOq7kOnfl7ofMpolcqIrEVoaFxtMzDDACPaIXvD01RM&#10;WoAbKHBl+TbO6mGQDXLWVR3ViMV/DK8nANoBQ6P4vm5uUybjlD58qBs1+xOkZPQnOi7uEKOLVQEi&#10;+PGCmEQ2pp5q5JZdQast+MOE3JlkTcSgaKutMbsto4251nTcGCJEtSqM2b0x9GDZ+kiz1u34sdR+&#10;I0Wo4FtTzsSK1WIu3cG3NqhgAYVEH/eUVcEpA7Atq/7rJjiIdJtCuUFAoXPV3Yo2wjPRhEiSNWY4&#10;oBDvK/aQ3jGZ02xRA9roc4tyWEpG98B/lYsKwjzISSVkk8LTwciW7CYvCjkIRSkcCRzfl57UrMgT&#10;kSmcqfly/rbg5IGKpUH+ia7A2EYxUHCZSGNZSpP3Ot3QvFBplC+ALBhIha4gkjqas+QzwpgzteBg&#10;gUQiY/wvg6yx2MyM+s97ylODFD+XmJKh5bpidZIvmDI2XvgwZz7MoWUMUzOjMTDsIvm2USvafcXz&#10;ZYaWLNndkv0Edl7kIsylf8or/QJW+AJVWu7U9ULPBjdukeVUoHRcsnRt8DzGHovALlkiVMfJcqTW&#10;kCyH9TBo4wvHCcjSCj1nGoTWFA6pZWhAlqECd0CJCMfnk+UINP3qMwrM5pR6ElmiMfCbaFJOmy+S&#10;pbNdZpss/UDw74gxeL1NltIYhva/SZbOs8gSuJ3JUtPoycky8APHDSynm9FaWPpyQT0uV0Ind1wp&#10;dSyN2qmtlbbj6lk2FJa7tXqu3Kz3qlzpT007cE0/2OVKX8posdhCiL6ksNyFZhzQDpiDuVKsbz6R&#10;z20eHApLVSwj3UD2lLpJlxcIQWfc3pAuVbHO3mGMiSAB4UBkCnEhdaUQVePyUpdt+VlKUVXnUHmZ&#10;YQ+IsD5cXiqXNKLw5SwvsT1WwvMU8tL3wtD0xeZwU136cs9/ZMbsNtWOozVKO8HlpmNcXfYb+K5W&#10;z5ib9RBOr6cup64TWjhb6daiXl3iaEVK9xdnzK8FtAPmYMY8b8Wj81acRt/UVtw2MaEhgwIs9hvn&#10;lr6r5vPmKe3Lnlu6NohEb8W/Xl6O1OrJ8t8kL03XtDzfgdra3orjlPgoZDkCTbv67AHmYLI8y8uz&#10;vPxGTy9Dz/dMy3V2KPMEVz39YVunFNsZbgtZNq4vR2r1lLlZr5NR29depzi9NB3HdoOpOaYvj3TV&#10;MwLNOKAdMAdTpjxqHD9wHO7I9VWPPlfZtx23cG5xPr3U95oYm/1XPefTy/4S6OSnl/jwwPYsxw2h&#10;Pzb15QmuevwAd8ZP1pcjtXqy3COjXoEsQ8c2PdO1Rq7F/SPd9Iwg03LlHlwO5sqzvDzLy/+1vOwZ&#10;Q16Zdx8VPft3fMslD831d2fiY7Hhu2yt/zru+m8AAAD//wMAUEsDBBQABgAIAAAAIQC8T0UD4wAA&#10;AA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BaoNAEIbvhb7DMoXeknWVWrGuIYS2p1BoUii9TdyJ&#10;StxdcTdq3r7rqT3+Mx//fFNsZt2xkQbXWiNBrCNgZCqrWlNL+Dq+rTJgzqNR2FlDEm7kYFPe3xWY&#10;KzuZTxoPvmahxLgcJTTe9znnrmpIo1vbnkzYne2g0Yc41FwNOIVy3fE4ilKusTXhQoM97RqqLoer&#10;lvA+4bRNxOu4v5x3t5/j08f3XpCUjw/z9gWYp9n/wbDoB3Uog9PJXo1yrAs5EmkSWAkrkWYxsIWJ&#10;0kwAOy2zJH4GXhb8/x/lLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQByyA5AzgUAAGUn&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC8T0UD4wAA&#10;AA8BAAAPAAAAAAAAAAAAAAAAACgIAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAOAkA&#10;AAAA&#10;">
                       <v:group id="Group 456" o:spid="_x0000_s1027" style="position:absolute;left:10173;top:-1671;width:245;height:0" coordorigin="10173,-1671" coordsize="245,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDkjjm0ygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYXedBOtf0hdRUTFgxSqQuntkX0mwezbkN0m8dt3BcHjMDO/YRarzpSiodoVlhXEwwgE&#10;cWp1wZmCy3k3mINwHlljaZkU3MnBatnvLTDRtuVvak4+EwHCLkEFufdVIqVLczLohrYiDt7V1gZ9&#10;kHUmdY1tgJtSjqJoKg0WHBZyrGiTU3o7/RkF+xbb9TjeNsfbdXP/PU++fo4xKfX+1q0/QXjq/Cv8&#10;bB+0go94PJuPphN4PApvQC7/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOSOObTKAAAA&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                         <v:shape id="Freeform 457" o:spid="_x0000_s1028" style="position:absolute;left:10173;top:-1671;width:245;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="245,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMSlo5zQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeAVvmrittW6NYkXRSylVS+ntdfO6u7h5WTZR139vhEKPw8x8w0xmra3EiRpfOtYw6CsQ&#10;xJkzJeca9rtV7xmED8gGK8ek4UIeZtO7zgRT4878QadtyEWEsE9RQxFCnUrps4Is+r6riaP36xqL&#10;Icoml6bBc4TbSiZKPUmLJceFAmtaFJQdtkerIftc7b938+VjPdg8jNfHn/Xb++uX1t37dv4CIlAb&#10;/sN/7Y3RkKiRGo+SZDiE26f4B+T0CgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAExKWjnN&#10;AAAA4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;" path="m,l245,e" filled="f" strokeweight=".58pt">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;245,0" o:connectangles="0,0"/>
                         </v:shape>
                         <v:group id="Group 458" o:spid="_x0000_s1029" style="position:absolute;left:10428;top:-1671;width:243;height:0" coordorigin="10428,-1671" coordsize="243,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6ItzIyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL3VTawRTV1FpC0epOADpLchOybB7GzIbpP4711B6HG+9yxWvalES40rLSuIRxEI4szq&#10;knMFp+PX2wyE88gaK8uk4EYOVsvBywJTbTveU3vwuQgh7FJUUHhfp1K6rCCDbmRr4sBdbGPQh7PJ&#10;pW6wC+GmkuMomkqDJYeGAmvaFJRdD39GwXeH3fo9/mx318vm9ntMfs67mJR6HfbrDxCeev8vfrq3&#10;OsyfzCbJPBknU3j8FACQyzsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeiLcyMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                           <v:shape id="Freeform 459" o:spid="_x0000_s1030" style="position:absolute;left:10428;top:-1671;width:243;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="243,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/locdygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKfRSdBOtGlNXEUEoVKQ+aW9DdpoEs7Mhu43pv3cLhR7ne89s0ZlKtNS40rKCuB+BIM6s&#10;LjlXcDysewkI55E1VpZJwQ85WMzv72aYanvlHbV7n4sQwi5FBYX3dSqlywoy6Pq2Jg7cl20M+nA2&#10;udQNXkO4qeQgisbSYMmhocCaVgVll/23UfCxOW3fn7rPePc88lhd1pPztn1T6vGhW76A8NT5f/Gf&#10;+1WH+dPRMJlM42QIvz8FAOT8BgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP+Whx3KAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m,l242,e" filled="f" strokeweight=".58pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;242,0" o:connectangles="0,0"/>
                           </v:shape>
                           <v:group id="Group 460" o:spid="_x0000_s1031" style="position:absolute;left:10168;top:-1676;width:0;height:343" coordorigin="10168,-1676" coordsize="0,343" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6e8yeywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvdZOmNZK6ikhbPEjBPyC9PbLPJJh9G7JrEr99Vyj0OMzMb5jFajC16Kh1lWUF8TQC&#10;QZxbXXGh4HT8fJ6DcB5ZY22ZFNzJwWo5elpgpm3Pe+oOvhABwi5DBaX3TSaly0sy6Ka2IQ7exbYG&#10;fZBtIXWLfYCbWr5E0UwarDgslNjQpqT8ergZBV899usk/uh218vm/nN8+z7vYlJqMh7W7yA8Df4/&#10;/NfeagXpLE1e0zhJ4HEp3AG5/AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6e8yeywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                             <v:shape id="Freeform 461" o:spid="_x0000_s1032" style="position:absolute;left:10168;top:-1676;width:0;height:343;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="0,343" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDAP0z7xQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dSsMw&#10;FL4XfIdwBO9cslK7UZeNOTaol1Yf4NAcm7Am6ZLYdW9vBMHL8/2fzW62A5soROOdhOVCACPXeWVc&#10;L+Hz4/S0BhYTOoWDdyThRhF22/u7DdbKX907TW3qWQ5xsUYJOqWx5jx2mizGhR/JZe7LB4spn6Hn&#10;KuA1h9uBF0JU3KJxuUHjSAdN3bn9thLC6fnt9TJMx1urTVHwpi3Lxkj5+DDvX4AlmtO/+M/dqDy/&#10;WotiVYpqBb8/ZQD49gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDAP0z7xQAAAOMAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,343e" filled="f" strokeweight=".58pt">
                               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,-1676;0,-1333" o:connectangles="0,0"/>
                             </v:shape>
                             <v:group id="Group 462" o:spid="_x0000_s1033" style="position:absolute;left:10173;top:-1338;width:245;height:0" coordorigin="10173,-1338" coordsize="245,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAlFnY5ywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81U1qk9bUVUSs9CBCtVB6e2SfSTD7NmTXJP77riB4HGbmG2a2GEwtOmpdZVlBPI5A&#10;EOdWV1wo+Dl8Pr+DcB5ZY22ZFFzIwWL++DDDTNuev6nb+0IECLsMFZTeN5mULi/JoBvbhjh4R9sa&#10;9EG2hdQt9gFuavkSRak0WHFYKLGhVUn5aX82CjY99stJvO62p+Pq8ndIdr/bmJQaPQ3LDxCeBn8P&#10;39pfWkGaTKdR+pq8wfVSuANy/g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlFnY5ywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                               <v:shape id="Freeform 463" o:spid="_x0000_s1034" style="position:absolute;left:10173;top:-1338;width:245;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="245,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCX+riSygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LFLzVTUxaNHUVFUUvUqqW0tuYHZNgdjZkV03f3i0Uepzvf8bTztTiSq2rLCuI+xEI4tzq&#10;igsFh/3qeQjCeWSNtWVS8EMOppPHhzFm2t74g647X4gQwi5DBaX3TSaly0sy6Pq2IQ7cybYGfTjb&#10;QuoWbyHc1HIQRa/SYMWhocSGFiXl593FKMg/V4fv/WyZNvEmGa0vx/X2ff6lVO+pm72B8NT5f/Gf&#10;e6PD/GGajOLBS5rA708BADm5AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJf6uJLKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m,l245,e" filled="f" strokeweight=".58pt">
                                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;245,0" o:connectangles="0,0"/>
                               </v:shape>
                               <v:group id="Group 464" o:spid="_x0000_s1035" style="position:absolute;left:10423;top:-1676;width:0;height:343" coordorigin="10423,-1676" coordsize="0,343" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpNyZPzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYI3u5sVbY3dllKseCiFtoJ4e2Rfk9Ds25DdJum/dwXB4zAz3zDz5ega0VMXas8GsokC&#10;QVx4W3Np4PO4eZiBCBHZYuOZDFwpwHJxezPH3PqB99QfYikShEOOBqoY21zKUFTkMEx8S5y8k+8c&#10;xiS7UtoOhwR3jdRKPUuHNaeFCltaV1ScDxdn4H3AYfWYvfXb82l9/T4+7b62GRlzfzeuXkFEGuN/&#10;+K/9YQ1o9ZJppadTDb+f0h+Qix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTcmT8wA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                                 <v:shape id="Freeform 465" o:spid="_x0000_s1036" style="position:absolute;left:10423;top:-1676;width:0;height:343;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="0,343" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDNisPNxQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dSsMw&#10;FL4XfIdwBO9c0toVqcuGjg3qpdUHODTHJtgkNYld9/bLQPDyfP9ns1vsyGYK0XgnoVgJYOR6r4wb&#10;JHx+HB+egMWETuHoHUk4U4Td9vZmg43yJ/dOc5cGlkNcbFCCTmlqOI+9Jotx5SdymfvywWLKZxi4&#10;CnjK4XbkpRA1t2hcbtA40V5T/939WgnhuH57/Rnnw7nTpix521VVa6S8v1tenoElWtK/+M/dqjy/&#10;FpUo1vVjAdefMgB8ewEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDNisPNxQAAAOMAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,343e" filled="f" strokeweight=".58pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,-1676;0,-1333" o:connectangles="0,0"/>
                                 </v:shape>
                                 <v:group id="Group 466" o:spid="_x0000_s1037" style="position:absolute;left:10428;top:-1338;width:243;height:0" coordorigin="10428,-1338" coordsize="243,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDCG1RAyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlhN7qJmqkRlcRaUsPIlQF8TZkxySYnQ3ZbRLf3i0UPM73P8t1byrRUuNKywriUQSCOLO6&#10;5FzB6fj59g7CeWSNlWVScCcH69XLYImpth3/UHvwuQgh7FJUUHhfp1K6rCCDbmRr4sBdbWPQh7PJ&#10;pW6wC+GmkuMomkmDJYeGAmvaFpTdDr9GwVeH3WYSf7S723V7vxyT/XkXk1Kvw36zAOGp90/xv/tb&#10;h/nzZJZE8XQyhr+fAgBy9QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCG1RAyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                                   <v:shape id="Freeform 467" o:spid="_x0000_s1038" style="position:absolute;left:10428;top:-1338;width:243;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="243,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDrLyV6ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/da8Iw&#10;EH8f7H8IN9jL0ETrVKpRxkAQHDI/2d6O5myLzaU0We3++2Uw2OP9vm++7GwlWmp86VjDoK9AEGfO&#10;lJxrOB5WvSkIH5ANVo5Jwzd5WC7u7+aYGnfjHbX7kIsYwj5FDUUIdSqlzwqy6PuuJo7cxTUWQzyb&#10;XJoGbzHcVnKo1FhaLDk2FFjTa0HZdf9lNXy8nbbvT93nYDd6DlhdV5Pztt1o/fjQvcxABOrCv/jP&#10;vTZxvkqS4WgyVQn8/hQBkIsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOsvJXrKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m,l242,e" filled="f" strokeweight=".58pt">
                                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;242,0" o:connectangles="0,0"/>
                                   </v:shape>
                                   <v:group id="Group 468" o:spid="_x0000_s1039" style="position:absolute;left:10675;top:-1676;width:0;height:343" coordorigin="10675,-1676" coordsize="0,343" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCIdrzxygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasJA&#10;FIX3Bd9huIK7OplYpY2OImJLFyKoheLukrkmwcydkJkm8e07i0KXh/PHt9oMthYdtb5yrEFNExDE&#10;uTMVFxq+Lu/PryB8QDZYOyYND/KwWY+eVpgZ1/OJunMoRBxhn6GGMoQmk9LnJVn0U9cQR+/mWosh&#10;yraQpsU+jttapkmykBYrjg8lNrQrKb+ff6yGjx777Uztu8P9tntcL/Pj90GR1pPxsF2CCDSE//Bf&#10;+9NoSBOVztXs5S1SRKbIA3L9CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIh2vPHKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
@@ -3113,121 +3858,164 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="2"/>
             </w:pPr>
             <w:r>
               <w:t>½ etatu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3450BD2A" w14:textId="77777777" w:rsidR="00E77766" w:rsidRDefault="00E77766" w:rsidP="00E77766">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="2"/>
             </w:pPr>
             <w:r>
               <w:t>inny (jaki?)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA278F" w14:paraId="62CA1D4F" w14:textId="77777777" w:rsidTr="000D1B91">
+      <w:tr w:rsidR="00DA278F" w14:paraId="62CA1D4F" w14:textId="77777777" w:rsidTr="00C666D6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3084" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B1FBEDD" w14:textId="77777777" w:rsidR="00DA278F" w:rsidRDefault="00DA278F" w:rsidP="00550F00"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4818" w:type="dxa"/>
+            <w:tcW w:w="5059" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0BEA0ED6" w14:textId="77777777" w:rsidR="00DA278F" w:rsidRPr="00475319" w:rsidRDefault="00AB21F6" w:rsidP="007D38C7">
+          <w:p w14:paraId="0BEA0ED6" w14:textId="5E270F36" w:rsidR="00DA278F" w:rsidRPr="00EF5BD2" w:rsidRDefault="00AB21F6" w:rsidP="007D38C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidR="00DA278F">
+            <w:r w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005F44E4" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA278F" w:rsidRPr="00EF5BD2">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00DA278F" w:rsidRPr="00475319">
+            <w:r w:rsidR="00662721" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Krajowa </w:t>
+            </w:r>
+            <w:r w:rsidR="00662721" w:rsidRPr="00EF5BD2">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Oferta pracy jest ofertą pracy tymczasowej w rozumieniu art</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D01E32" w:rsidRPr="00475319">
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA278F" w:rsidRPr="00EF5BD2">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DA278F" w:rsidRPr="00475319">
+              <w:t xml:space="preserve">ferta pracy jest ofertą pracy tymczasowej </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5BD2" w:rsidRPr="00EF5BD2">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>19g Ustawy</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A46B00">
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA278F" w:rsidRPr="00EF5BD2">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>w rozumieniu art</w:t>
+            </w:r>
+            <w:r w:rsidR="00D01E32" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA278F" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>19g Ustawy</w:t>
+            </w:r>
+            <w:r w:rsidR="00A46B00" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve"> (dotyczy agencji zatrudnienia) </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="3F40DCED" w14:textId="7C15A5E7" w:rsidR="00662721" w:rsidRPr="00475319" w:rsidRDefault="00662721" w:rsidP="007D38C7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="2D47E69C" w14:textId="4022C328" w:rsidR="00CF548E" w:rsidRDefault="002410EA" w:rsidP="007D38C7">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D758BD6" wp14:editId="31A27301">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1254760</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>31750</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="228600" cy="228600"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1645364552" name="Text Box 423"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
@@ -3385,76 +4173,75 @@
           <w:p w14:paraId="3A66B15C" w14:textId="77777777" w:rsidR="00DA278F" w:rsidRPr="000364B4" w:rsidRDefault="00BE1EF9" w:rsidP="00BE1EF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2610"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00CF548E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidR="00DA278F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>TAK                           NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3014" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10AEE33A" w14:textId="77777777" w:rsidR="007F0E09" w:rsidRPr="00464713" w:rsidRDefault="00DA278F" w:rsidP="007F0E09">
+          <w:p w14:paraId="10AEE33A" w14:textId="3664AB28" w:rsidR="007F0E09" w:rsidRPr="00464713" w:rsidRDefault="00DA278F" w:rsidP="007F0E09">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA278F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="007F0E09" w:rsidRPr="00464713">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00AB21F6">
-[...3 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="005F44E4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="007F0E09" w:rsidRPr="00464713">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.  System wynagradzania</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="204FE284" w14:textId="77777777" w:rsidR="007F0E09" w:rsidRDefault="007F0E09" w:rsidP="007F0E09">
             <w:r>
               <w:t>1) miesięczny</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33B1AF81" w14:textId="5E40F96A" w:rsidR="007F0E09" w:rsidRDefault="002410EA" w:rsidP="007F0E09">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15F74895" wp14:editId="03BBFF62">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1202055</wp:posOffset>
@@ -3515,307 +4302,363 @@
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shape w14:anchorId="15F74895" id="Text Box 508" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:94.65pt;margin-top:4.75pt;width:21pt;height:20.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADmqXBGQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgxcmmNOEWXLsOA&#10;7gJ0+wBFlm1hsqhRSuzu60fJaZrdXobpQSBF6pA8JNc3Q2fYUaHXYEs+m0w5U1ZCpW1T8i+fd6+u&#10;OPNB2EoYsKrkj8rzm83LF+veFSqHFkylkBGI9UXvSt6G4Ios87JVnfATcMqSsQbsRCAVm6xC0RN6&#10;Z7J8Ol1mPWDlEKTynl7vRiPfJPy6VjJ8rGuvAjMlp9xCujHd+3hnm7UoGhSu1fKUhviHLDqhLQU9&#10;Q92JINgB9W9QnZYIHuowkdBlUNdaqlQDVTOb/lLNQyucSrUQOd6dafL/D1Z+OD64T8jC8BoGamAq&#10;wrt7kF89s7BthW3ULSL0rRIVBZ5FyrLe+eL0NVLtCx9B9v17qKjJ4hAgAQ01dpEVqpMROjXg8Uy6&#10;GgKT9Jgvl6spWSSZ8sVqtlqkCKJ4+uzQh7cKOhaFkiP1NIGL470PMRlRPLnEWB6MrnbamKRgs98a&#10;ZEdB/d+lc0L/yc1Y1pf8epEvxvr/CjFN508QnQ40yEZ3Jb86O4kisvbGVmnMgtBmlCllY080RuZG&#10;DsOwH5iuiONEcqR1D9UjEYswDi4tGgkt4HfOehrakvtvB4GKM/POUnOuZ/N5nPKkzBernBS8tOwv&#10;LcJKgip54GwUt2HcjIND3bQUaRwHC7fU0Fonsp+zOuVPg5l6cFqiOPmXevJ6XvXNDwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhALQoxg7eAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SGwQtdvQkoQ4FUICwQ7aCrZuPE0i/Ai2m4a/Z1jB8uhe3TlTrSdr2Igh9t5JmM8EMHSN171rJey2&#10;j9c5sJiU08p4hxK+McK6Pj+rVKn9yb3huEktoxEXSyWhS2koOY9Nh1bFmR/QUXbwwapEGFqugzrR&#10;uDV8IcSKW9U7utCpAR86bD43Ryshv3keP+JL9vrerA6mSFe349NXkPLyYrq/A5ZwSn9l+NUndajJ&#10;ae+PTkdmiPMio6qEYgmM8kU2J95LWAoBvK74/wfqHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQADmqXBGQIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQC0KMYO3gAAAAgBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="7352503E" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRDefault="006E13D5" w:rsidP="007F0E09"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="007F0E09">
               <w:t>2) godzinowy,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42A6C1A1" w14:textId="77777777" w:rsidR="007F0E09" w:rsidRDefault="007F0E09" w:rsidP="007F0E09">
             <w:r>
               <w:t>3) prowizyjny,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="125F0832" w14:textId="77777777" w:rsidR="00DA278F" w:rsidRDefault="007F0E09" w:rsidP="007D38C7">
+          <w:p w14:paraId="742F03E1" w14:textId="77777777" w:rsidR="00DA278F" w:rsidRDefault="007F0E09" w:rsidP="007D38C7">
             <w:r>
               <w:t>4) akordowy</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="125F0832" w14:textId="77777777" w:rsidR="00700FF5" w:rsidRDefault="00700FF5" w:rsidP="007D38C7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE6288" w14:paraId="155FC679" w14:textId="77777777" w:rsidTr="004A7062">
+      <w:tr w:rsidR="00CE6288" w14:paraId="155FC679" w14:textId="77777777" w:rsidTr="00C666D6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3084" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED353E9" w14:textId="77777777" w:rsidR="007F0E09" w:rsidRDefault="007F0E09" w:rsidP="007F0E09">
-[...21 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7ED353E9" w14:textId="7DE8F716" w:rsidR="007F0E09" w:rsidRDefault="00700FF5" w:rsidP="005C11C1">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="007F0E09" w:rsidRPr="00464713">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="007F0E09" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wysokość wynagrodzenia</w:t>
+            </w:r>
+            <w:r w:rsidR="007F0E09">
               <w:t xml:space="preserve"> (miesięcznie brutto)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C470749" w14:textId="77777777" w:rsidR="007F0E09" w:rsidRDefault="007F0E09" w:rsidP="007F0E09"/>
           <w:p w14:paraId="1BEF35E4" w14:textId="77777777" w:rsidR="00CE6288" w:rsidRDefault="007F0E09" w:rsidP="007F0E09">
             <w:r>
               <w:t>………………………………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="2791" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="42F33269" w14:textId="77777777" w:rsidR="007F0E09" w:rsidRDefault="007F0E09" w:rsidP="007F0E09">
+          <w:p w14:paraId="06E1C409" w14:textId="4FB5CCE1" w:rsidR="007F0E09" w:rsidRPr="00662721" w:rsidRDefault="00700FF5" w:rsidP="007F0E09">
             <w:pPr>
               <w:rPr>
                 <w:b/>
+                <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00464713">
-[...38 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="007F0E09" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="007F0E09" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data </w:t>
+            </w:r>
+            <w:r w:rsidR="00662721" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lub okres rozpoczęcia pracy</w:t>
+            </w:r>
+            <w:r w:rsidR="007F0E09" w:rsidRPr="00662721">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="EE0000"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E2A313D" w14:textId="77777777" w:rsidR="00CE6288" w:rsidRDefault="007F0E09" w:rsidP="007F0E09">
             <w:r>
               <w:t>…………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5281" w:type="dxa"/>
+            <w:tcW w:w="5035" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="53AFABD4" w14:textId="77777777" w:rsidR="00CE6288" w:rsidRDefault="007F0E09" w:rsidP="007F0E09">
-[...18 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="53AFABD4" w14:textId="655FFEC6" w:rsidR="00CE6288" w:rsidRDefault="00991FF0" w:rsidP="007F0E09">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00700FF5">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007F0E09" w:rsidRPr="00464713">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="007F0E09" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dodatkowe informacje</w:t>
+            </w:r>
+            <w:r w:rsidR="007F0E09" w:rsidRPr="00464713">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="007F0E09">
               <w:t xml:space="preserve"> (np.  zapewniony dojazd przez pracodawcę, zakwaterowanie):</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007F0E09">
               <w:br/>
               <w:t>………………………………...…………………………………..……………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13D5" w14:paraId="34A56CB1" w14:textId="77777777" w:rsidTr="004A7062">
+      <w:tr w:rsidR="006E13D5" w14:paraId="34A56CB1" w14:textId="77777777" w:rsidTr="00C666D6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3084" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="164DDD5C" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRPr="00464713" w:rsidRDefault="00AB21F6" w:rsidP="00891AB8">
+          <w:p w14:paraId="164DDD5C" w14:textId="43B1E58E" w:rsidR="006E13D5" w:rsidRPr="00464713" w:rsidRDefault="00AB21F6" w:rsidP="00891AB8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00700FF5">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="006E13D5" w:rsidRPr="00464713">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>. Miejsce wykonywania pracy</w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="006E13D5" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Miejsce wykonywania pracy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4431DE40" w14:textId="77777777" w:rsidR="006E6C07" w:rsidRDefault="006E13D5" w:rsidP="00891AB8">
             <w:r>
               <w:t>……………………………..………………………………..…</w:t>
             </w:r>
             <w:r w:rsidR="004A7062">
               <w:t>……</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="2791" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="48281032" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRDefault="00AB21F6" w:rsidP="00891AB8">
+          <w:p w14:paraId="48281032" w14:textId="5FE7889A" w:rsidR="006E13D5" w:rsidRPr="00EF5BD2" w:rsidRDefault="00AB21F6" w:rsidP="00891AB8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00700FF5" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="006E13D5" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00662721" w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Okres aktualności oferty (nie dłuższy niż 90 dni)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11B0D08D" w14:textId="253C18E2" w:rsidR="006E13D5" w:rsidRPr="00EF5BD2" w:rsidRDefault="006E13D5" w:rsidP="00891AB8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5BD2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44022AED" w14:textId="77777777" w:rsidR="00700FF5" w:rsidRPr="00662721" w:rsidRDefault="00700FF5" w:rsidP="00891AB8">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5281" w:type="dxa"/>
+            <w:tcW w:w="5035" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="22359AFE" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRPr="008C55B8" w:rsidRDefault="00AB21F6" w:rsidP="008C55B8">
+          <w:p w14:paraId="22359AFE" w14:textId="35C0D532" w:rsidR="006E13D5" w:rsidRDefault="00AB21F6" w:rsidP="008C55B8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>22</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00700FF5">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="006E13D5" w:rsidRPr="008C55B8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>. Zasięg upowszechnienia oferty pracy:</w:t>
-            </w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="006E13D5" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zasięg upowszechnienia oferty pracy</w:t>
+            </w:r>
+            <w:r w:rsidR="006E13D5" w:rsidRPr="008C55B8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="519BC8E3" w14:textId="77777777" w:rsidR="00EB4D0E" w:rsidRPr="008C55B8" w:rsidRDefault="00EB4D0E" w:rsidP="008C55B8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="7D87D464" w14:textId="5FE3D8F5" w:rsidR="006E13D5" w:rsidRDefault="002410EA" w:rsidP="008C55B8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AA83646" wp14:editId="7C1C2C7E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2616200</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>13970</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="243840" cy="236220"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1708178088" name="Text Box 519"/>
                       <wp:cNvGraphicFramePr>
@@ -3893,631 +4736,1153 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1F502DFB" w14:textId="77777777" w:rsidR="00F055BA" w:rsidRDefault="00F055BA" w:rsidP="008C55B8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3) </w:t>
             </w:r>
             <w:r w:rsidR="00AB21F6">
               <w:t>wybrane państwa EOG</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6200CB27" w14:textId="77777777" w:rsidR="00F055BA" w:rsidRDefault="00F055BA" w:rsidP="008C55B8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="537E7042" w14:textId="77777777" w:rsidR="00F055BA" w:rsidRPr="008C55B8" w:rsidRDefault="00F055BA" w:rsidP="008C55B8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E13D5" w14:paraId="1C924F58" w14:textId="77777777" w:rsidTr="004A7062">
+      <w:tr w:rsidR="006E13D5" w14:paraId="1C924F58" w14:textId="77777777" w:rsidTr="00C666D6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3084" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="49479E8A" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRPr="00464713" w:rsidRDefault="006E13D5" w:rsidP="00891AB8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="2791" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5B99DE9C" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRDefault="00AB21F6" w:rsidP="00891AB8">
+          <w:p w14:paraId="5B99DE9C" w14:textId="72EFAF9E" w:rsidR="006E13D5" w:rsidRDefault="00AB21F6" w:rsidP="00891AB8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00700FF5">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="006E13D5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>. Okres zatrudnienia</w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="006E13D5" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Okres zatrudnienia</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38FDF5A4" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRDefault="006E13D5" w:rsidP="00891AB8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>……………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01C56ECC" w14:textId="77777777" w:rsidR="006C2AA6" w:rsidRPr="007F0E09" w:rsidRDefault="006C2AA6" w:rsidP="00891AB8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5281" w:type="dxa"/>
+            <w:tcW w:w="5035" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0E382FE6" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRPr="008C55B8" w:rsidRDefault="006E13D5" w:rsidP="008C55B8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23252" w14:paraId="19969062" w14:textId="77777777" w:rsidTr="008C55B8">
+      <w:tr w:rsidR="005F44E4" w14:paraId="19969062" w14:textId="77777777" w:rsidTr="00C666D6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5635" w:type="dxa"/>
+            <w:tcW w:w="5875" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="33FAA3B5" w14:textId="77777777" w:rsidR="00791587" w:rsidRDefault="00791587" w:rsidP="007F0E09">
+          <w:p w14:paraId="33FAA3B5" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="007F0E09">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31672E32" w14:textId="77777777" w:rsidR="00C23252" w:rsidRPr="004F695B" w:rsidRDefault="00AB21F6" w:rsidP="007F0E09">
+          <w:p w14:paraId="31672E32" w14:textId="2D515CA4" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="007F0E09">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00700FF5">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00464713">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wymagania  pracodawcy wobec kandydatów do pracy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00464713">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B465397" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="007F0E09">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7423B6E2" w14:textId="0B9D2F93" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="005C11C1">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1. Nazwa zawodu kandydata do pracy:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48444508" w14:textId="7E191054" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="007F0E09">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00830349">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>wyuczonego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D87A439" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="007F0E09">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FEB123F" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="007F0E09">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00830349">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>wykonywanego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ………………………………………………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D2759D" w14:textId="1827AB25" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="007F0E09">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00831AF1" w14:textId="7CF5DAFB" w:rsidR="005F44E4" w:rsidRPr="004F695B" w:rsidRDefault="005F44E4" w:rsidP="007F0E09">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-          <w:p w14:paraId="3F54AFB7" w14:textId="77777777" w:rsidR="00C23252" w:rsidRDefault="00C23252" w:rsidP="00617C44">
+          </w:p>
+          <w:p w14:paraId="5E640D07" w14:textId="33C7E07C" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00617C44">
+            <w:r>
+              <w:t xml:space="preserve">2. Poziom wykształcenia </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F54AFB7" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00617C44">
             <w:r>
               <w:t>…………………………………………………..……………</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EE5E815" w14:textId="77777777" w:rsidR="00617C44" w:rsidRDefault="00617C44" w:rsidP="00617C44">
+          <w:p w14:paraId="2EE5E815" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00617C44">
             <w:r>
               <w:t>……………………………………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="450536FC" w14:textId="77777777" w:rsidR="00C23252" w:rsidRDefault="00C23252" w:rsidP="00617C44">
+          <w:p w14:paraId="450536FC" w14:textId="78FD4378" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00617C44">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="100"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>2. Doświadczenie zawodowe …………………………………………………………………</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="52C24225" w14:textId="77777777" w:rsidR="00C23252" w:rsidRDefault="00C23252" w:rsidP="00617C44">
+              <w:t>3. Doświadczenie zawodowe …………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="741B34B7" w14:textId="03CB9BA0" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00617C44">
+            <w:r>
+              <w:t>4. Umiejętności/ uprawnienia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52C24225" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00617C44">
             <w:r>
               <w:t>…………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0170746A" w14:textId="77777777" w:rsidR="00C23252" w:rsidRDefault="00C23252" w:rsidP="00617C44">
+          <w:p w14:paraId="0170746A" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00617C44">
             <w:r>
               <w:t>…………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="522EBA5B" w14:textId="77777777" w:rsidR="00C23252" w:rsidRDefault="00C23252" w:rsidP="00617C44">
-[...4 lines deleted...]
-          <w:p w14:paraId="65B02992" w14:textId="77777777" w:rsidR="00617C44" w:rsidRDefault="00617C44" w:rsidP="00617C44">
+          <w:p w14:paraId="522EBA5B" w14:textId="5776B3E3" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00617C44">
+            <w:r>
+              <w:t>5. Znajomość języków obcych (poziom)  ………………………………………….…………………...…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65B02992" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00617C44">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="100"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>…………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3237BCA7" w14:textId="77777777" w:rsidR="00C23252" w:rsidRDefault="00C23252" w:rsidP="00617C44">
-[...4 lines deleted...]
-          <w:p w14:paraId="1F4D1AC0" w14:textId="77777777" w:rsidR="006E6C07" w:rsidRDefault="006E6C07" w:rsidP="00617C44">
+          <w:p w14:paraId="3237BCA7" w14:textId="4E0A74E0" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00617C44">
+            <w:r>
+              <w:t>6. Inne.……………………………………………………...…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F4D1AC0" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00617C44">
             <w:r>
               <w:t>…………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C08078C" w14:textId="77777777" w:rsidR="006E6C07" w:rsidRDefault="006E6C07" w:rsidP="00617C44">
+          <w:p w14:paraId="6C08078C" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00617C44">
             <w:r>
               <w:t>…………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B1670DC" w14:textId="77777777" w:rsidR="006E6C07" w:rsidRDefault="006E6C07" w:rsidP="00617C44">
+          <w:p w14:paraId="0B1670DC" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00617C44">
             <w:r>
               <w:t>…………………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5281" w:type="dxa"/>
+            <w:tcW w:w="5035" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76F46A15" w14:textId="77777777" w:rsidR="00C23252" w:rsidRDefault="00C23252" w:rsidP="00282F6B"/>
+          <w:p w14:paraId="76F46A15" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00282F6B"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23252" w14:paraId="0243D667" w14:textId="77777777" w:rsidTr="00C23252">
+      <w:tr w:rsidR="005F44E4" w14:paraId="0243D667" w14:textId="77777777" w:rsidTr="00C666D6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5635" w:type="dxa"/>
+            <w:tcW w:w="5875" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="402DB0AE" w14:textId="77777777" w:rsidR="00C23252" w:rsidRDefault="00C23252" w:rsidP="007F0E09">
+          <w:p w14:paraId="402DB0AE" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="007F0E09">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5281" w:type="dxa"/>
+            <w:tcW w:w="5035" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33DFDC14" w14:textId="77777777" w:rsidR="00C23252" w:rsidRDefault="00AB21F6" w:rsidP="00282F6B">
+          <w:p w14:paraId="33DFDC14" w14:textId="4DB10690" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00282F6B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>25</w:t>
-[...34 lines deleted...]
-          <w:p w14:paraId="2898A021" w14:textId="77777777" w:rsidR="00C23252" w:rsidRDefault="00C23252" w:rsidP="007F0E09"/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00700FF5">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F0E09">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ogólny zakres obowiązków:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E0AAF14" w14:textId="5E6C8B97" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00282F6B">
+            <w:r>
+              <w:t>…..………………………………………………………………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AEB5480" w14:textId="053408FC" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00282F6B">
+            <w:r>
+              <w:t>………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15FD1198" w14:textId="0ECA2A24" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="007F0E09">
+            <w:r>
+              <w:t>………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2898A021" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="007F0E09"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23252" w14:paraId="2DEBFF8B" w14:textId="77777777" w:rsidTr="00E7395E">
+      <w:tr w:rsidR="005F44E4" w14:paraId="2DEBFF8B" w14:textId="77777777" w:rsidTr="00C666D6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5635" w:type="dxa"/>
+            <w:tcW w:w="5875" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F84DAAC" w14:textId="77777777" w:rsidR="00C23252" w:rsidRDefault="00C23252" w:rsidP="007F0E09">
+          <w:p w14:paraId="7F84DAAC" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="007F0E09">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5281" w:type="dxa"/>
+            <w:tcW w:w="5035" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26C5ED9A" w14:textId="77777777" w:rsidR="00C23252" w:rsidRPr="00C23252" w:rsidRDefault="00AB21F6" w:rsidP="00C23252">
+          <w:p w14:paraId="26C5ED9A" w14:textId="7C1CBFCD" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00C23252">
             <w:pPr>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>26</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="1238F3C1" w14:textId="77777777" w:rsidR="00C23252" w:rsidRPr="007F0E09" w:rsidRDefault="00C23252" w:rsidP="007F0E09">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00700FF5">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C23252">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Częstotliwość kontaktów z osobą wskazana przez pracodawcę</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB4D0E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F3062D1" w14:textId="77777777" w:rsidR="00EB4D0E" w:rsidRPr="00C23252" w:rsidRDefault="00EB4D0E" w:rsidP="00C23252">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1238F3C1" w14:textId="2F532EED" w:rsidR="005F44E4" w:rsidRPr="007F0E09" w:rsidRDefault="005F44E4" w:rsidP="007F0E09">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E6C07">
-              <w:t>…………………………………………………………………</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>……………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23252" w14:paraId="6D4A76EC" w14:textId="77777777" w:rsidTr="00C23252">
+      <w:tr w:rsidR="005F44E4" w14:paraId="6D4A76EC" w14:textId="77777777" w:rsidTr="00C666D6">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="801"/>
+          <w:trHeight w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5635" w:type="dxa"/>
+            <w:tcW w:w="5875" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="51B73576" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="007F0E09">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27EE2F60" w14:textId="69B557BF" w:rsidR="005F44E4" w:rsidRDefault="00700FF5" w:rsidP="00D82A44">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="005F44E4" w:rsidRPr="00C23252">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="005F44E4" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Inne informacje niezbędne ze względu na</w:t>
+            </w:r>
+            <w:r w:rsidR="005F44E4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F44E4" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>charakter</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB4D0E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F44E4" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wykonywanej</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB4D0E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F44E4" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prac</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB4D0E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>y:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="127E2564" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00D82A44">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>……………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="417B0E02" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00D82A44">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>……………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74A80811" w14:textId="5AA9E96D" w:rsidR="005F44E4" w:rsidRPr="00D82A44" w:rsidRDefault="005F44E4" w:rsidP="00D82A44">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>……………………………………………………………</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F44E4" w14:paraId="08AAB1CF" w14:textId="77777777" w:rsidTr="00C666D6">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5875" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51B73576" w14:textId="77777777" w:rsidR="00C23252" w:rsidRDefault="00C23252" w:rsidP="007F0E09">
+          <w:p w14:paraId="798A28C4" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="007F0E09">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5281" w:type="dxa"/>
+            <w:tcW w:w="5035" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C8AD205" w14:textId="77777777" w:rsidR="00C23252" w:rsidRDefault="00AB21F6" w:rsidP="007F0E09">
-[...34 lines deleted...]
-          <w:p w14:paraId="74A80811" w14:textId="77777777" w:rsidR="00C23252" w:rsidRPr="007F0E09" w:rsidRDefault="00C23252" w:rsidP="007F0E09">
+          <w:p w14:paraId="18107D11" w14:textId="3E4BC6F7" w:rsidR="005F44E4" w:rsidRDefault="00700FF5" w:rsidP="00D82A44">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>…………………………………………………………………</w:t>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">31. </w:t>
+            </w:r>
+            <w:r w:rsidR="005F44E4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Możliwość realizacji wobec zatrudnianej osoby działań z zakresu reintegracji społecznej i zawodowej</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB4D0E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B1BF41D" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00D82A44">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32FC3CB3" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="00D82A44">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="444AE7C8" w14:textId="1A8170C1" w:rsidR="005F44E4" w:rsidRPr="005F44E4" w:rsidRDefault="005F44E4" w:rsidP="005F44E4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2955"/>
+                <w:tab w:val="left" w:pos="3825"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r w:rsidRPr="005F44E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>TAK</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="005F44E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>NIE</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72B18" w14:paraId="7BF17A42" w14:textId="77777777" w:rsidTr="008C55B8">
+      <w:tr w:rsidR="00E72B18" w14:paraId="7BF17A42" w14:textId="77777777" w:rsidTr="00C666D6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10916" w:type="dxa"/>
+            <w:tcW w:w="10910" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC13A96" w14:textId="77777777" w:rsidR="007E4144" w:rsidRDefault="00AB21F6" w:rsidP="002D328B">
+          <w:p w14:paraId="4658F3AE" w14:textId="320742AC" w:rsidR="007E4144" w:rsidRDefault="005F44E4" w:rsidP="002D328B">
             <w:pPr>
               <w:ind w:left="709" w:hanging="709"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AB21F6">
-[...3 lines deleted...]
-              <w:t>28</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26160B4F" wp14:editId="2D94124F">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>6042025</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-365760</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="228600" cy="228600"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="819709822" name="Text Box 433"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="228600" cy="228600"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="6759F0B6" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRPr="00BE1EF9" w:rsidRDefault="005F44E4" w:rsidP="005F44E4"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="26160B4F" id="Text Box 433" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:475.75pt;margin-top:-28.8pt;width:18pt;height:18pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkmTvCFQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z93KduyqdadjxxDS&#10;8Uc6+ABpmq4RaRycbO349Djpbjcd8ILIQ2THzs/2z/bqZugMOyj0GmzJZ5MpZ8pKqLXdlfzb1+2r&#10;JWc+CFsLA1aV/Kg8v1m/fLHqXaFyaMHUChmBWF/0ruRtCK7IMi9b1Qk/AacsGRvATgRScZfVKHpC&#10;70yWT6dXWQ9YOwSpvKfXu9HI1wm/aZQMn5vGq8BMySm3kG5MdxXvbL0SxQ6Fa7U8pSH+IYtOaEtB&#10;z1B3Igi2R/0bVKclgocmTCR0GTSNlirVQNXMps+qeWiFU6kWIse7M03+/8HKT4cH9wVZGN7CQA1M&#10;RXh3D/K7ZxY2rbA7dYsIfatETYFnkbKsd744fY1U+8JHkKr/CDU1WewDJKChwS6yQnUyQqcGHM+k&#10;qyEwSY95vryakkWS6STHCKJ4/OzQh/cKOhaFkiP1NIGLw70Po+ujS4zlweh6q41JCu6qjUF2ENT/&#10;bTop/2duxrK+5NeLfDHW/1eIaTp/guh0oEE2uiv58uwkisjaO1unMQtCm1Gm6ow90RiZGzkMQzUw&#10;XRPHr2OESGsF9ZGIRRgHlxaNhBbwJ2c9DW3J/Y+9QMWZ+WCpOdez+TxOeVLmizc5KXhpqS4twkqC&#10;KnngbBQ3YdyMvUO9aynSOA4WbqmhjU5kP2V1yp8GM7XrtERx8i/15PW06utfAAAA//8DAFBLAwQU&#10;AAYACAAAACEA0G0CE+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDr&#10;pJAncSqEBKI7aCvYurGbRMTjYLtp+HuGFSznztGdM9V6NgObtPO9RQHxMgKmsbGqx1bAfve0yIH5&#10;IFHJwaIW8K09rOvLi0qWyp7xTU/b0DIqQV9KAV0IY8m5bzptpF/aUSPtjtYZGWh0LVdOnqncDHwV&#10;RSk3ske60MlRP3a6+dyejID87mX68Jvb1/cmPQ5FuMmm5y8nxPXV/HAPLOg5/MHwq0/qUJPTwZ5Q&#10;eTYIKJI4IVTAIslSYEQUeUbJgZJVnAKvK/7/h/oHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEApJk7whUCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA0G0CE+AAAAALAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6759F0B6" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRPr="00BE1EF9" w:rsidRDefault="005F44E4" w:rsidP="005F44E4"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="752E19BD" wp14:editId="08F60760">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>4175125</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-365760</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="228600" cy="228600"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1337072891" name="Text Box 433"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="228600" cy="228600"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="11B173A0" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRPr="00BE1EF9" w:rsidRDefault="005F44E4" w:rsidP="005F44E4"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="752E19BD" id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:328.75pt;margin-top:-28.8pt;width:18pt;height:18pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHemIpFAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92q7dhV607HjiGk&#10;40A6+AFpmq4RaRycbO349Tjpbjcd8ILIQ2THzmf7s726GTrDDgq9Blvy2WTKmbISam13Jf/2dftm&#10;yZkPwtbCgFUlPyrPb9avX616V6gcWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLxgawE4FU3GU1ip7Q&#10;O5Pl0+lV1gPWDkEq7+n1bjTydcJvGiXD56bxKjBTcsotpBvTXcU7W69EsUPhWi1PaYh/yKIT2lLQ&#10;M9SdCILtUf8G1WmJ4KEJEwldBk2jpUo1UDWz6YtqHlvhVKqFyPHuTJP/f7Dy4fDoviALwzsYqIGp&#10;CO/uQX73zMKmFXanbhGhb5WoKfAsUpb1zhenr5FqX/gIUvWfoKYmi32ABDQ02EVWqE5G6NSA45l0&#10;NQQm6THPl1dTskgyneQYQRRPnx368EFBx6JQcqSeJnBxuPdhdH1yibE8GF1vtTFJwV21McgOgvq/&#10;TSfl/8LNWNaX/HqRL8b6/woxTedPEJ0ONMhGdyVfnp1EEVl7b+s0ZkFoM8pUnbEnGiNzI4dhqAam&#10;a+J4HiNEWiuoj0Qswji4tGgktIA/OetpaEvuf+wFKs7MR0vNuZ7N53HKkzJfvM1JwUtLdWkRVhJU&#10;yQNno7gJ42bsHepdS5HGcbBwSw1tdCL7OatT/jSYqV2nJYqTf6knr+dVX/8CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBMoW4w4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEu3&#10;0XQrTSeEBIIbDATXrMnaisQpSdaVt8ec4Ojfn35/rraTs2w0IfYeJSzmGTCDjdc9thLeXu9na2Ax&#10;KdTKejQSvk2EbX1+VqlS+xO+mHGXWkYlGEsloUtpKDmPTWecinM/GKTdwQenEo2h5TqoE5U7y5dZ&#10;JrhTPdKFTg3mrjPN5+7oJKyvH8eP+LR6fm/EwW7SVTE+fAUpLy+m2xtgyUzpD4ZffVKHmpz2/og6&#10;MitB5EVOqIRZXghgRIjNipI9JcuFAF5X/P8P9Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAB3piKRQCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEATKFuMOEAAAALAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="11B173A0" w14:textId="77777777" w:rsidR="005F44E4" w:rsidRPr="00BE1EF9" w:rsidRDefault="005F44E4" w:rsidP="005F44E4"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00700FF5">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>32</w:t>
             </w:r>
             <w:r w:rsidR="006C2AA6" w:rsidRPr="00AB21F6">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>. Inne informacje</w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="006C2AA6" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Inne informacje</w:t>
+            </w:r>
+            <w:r w:rsidR="006C2AA6" w:rsidRPr="00D82A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00800372">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00800372" w:rsidRPr="00800372">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">( </w:t>
+            </w:r>
+            <w:r w:rsidR="00C666D6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>w tym zainteresowanie organizacją giełdy pracy)</w:t>
+            </w:r>
+            <w:r w:rsidR="00800372">
+              <w:br/>
             </w:r>
             <w:r w:rsidR="006C2AA6">
-              <w:t>: ……………………………………………………………………………………………………………………..</w:t>
-            </w:r>
+              <w:t>…………………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00800372">
+              <w:t>……………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19279A62" w14:textId="77777777" w:rsidR="00700FF5" w:rsidRDefault="00700FF5" w:rsidP="002D328B">
+            <w:pPr>
+              <w:ind w:left="709" w:hanging="709"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CC13A96" w14:textId="04371618" w:rsidR="00D82A44" w:rsidRDefault="00D82A44" w:rsidP="002D328B">
+            <w:pPr>
+              <w:ind w:left="709" w:hanging="709"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="79EC3A26" w14:textId="77777777" w:rsidR="002102DE" w:rsidRDefault="002102DE"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10881" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2652"/>
         <w:gridCol w:w="2826"/>
         <w:gridCol w:w="2175"/>
         <w:gridCol w:w="1639"/>
         <w:gridCol w:w="1554"/>
         <w:gridCol w:w="35"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A46B00" w14:paraId="40D7B531" w14:textId="77777777" w:rsidTr="009B02C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="35" w:type="dxa"/>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9292" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="767FAD87" w14:textId="77777777" w:rsidR="00A46B00" w:rsidRDefault="00A46B00" w:rsidP="00625814"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B30F946" w14:textId="77777777" w:rsidR="00A46B00" w:rsidRPr="00226776" w:rsidRDefault="00A46B00" w:rsidP="00625814">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00226776">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">TAK </w:t>
             </w:r>
             <w:r w:rsidRPr="00226776">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00226776">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46B00" w14:paraId="0D4EB862" w14:textId="77777777" w:rsidTr="006E13D5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="35" w:type="dxa"/>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9292" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="2E4EEC92" w14:textId="77777777" w:rsidR="00A46B00" w:rsidRDefault="00AB21F6" w:rsidP="006E13D5">
-[...4 lines deleted...]
-              <w:t>29</w:t>
+          <w:p w14:paraId="2E4EEC92" w14:textId="28A09303" w:rsidR="00A46B00" w:rsidRDefault="00991FF0" w:rsidP="006E13D5">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00700FF5">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00A46B00" w:rsidRPr="00226776">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">. Oferta </w:t>
             </w:r>
             <w:r w:rsidR="009B02C2">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>pracy jest w tym samym czasie zgłoszona do innego Powiatowego Urzędu Pracy?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24D679BA" w14:textId="70BAE1E3" w:rsidR="00A46B00" w:rsidRDefault="002410EA">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3236F379" wp14:editId="271BCE02">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>597535</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>50165</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="228600" cy="228600"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1528051947" name="Text Box 432"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4546,51 +5911,51 @@
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="0D533CF1" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRPr="00BE1EF9" w:rsidRDefault="006E13D5" w:rsidP="00A46B00"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="3236F379" id="Text Box 432" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:47.05pt;margin-top:3.95pt;width:18pt;height:18pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkmTvCFQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z93KduyqdadjxxDS&#10;8Uc6+ABpmq4RaRycbO349Djpbjcd8ILIQ2THzs/2z/bqZugMOyj0GmzJZ5MpZ8pKqLXdlfzb1+2r&#10;JWc+CFsLA1aV/Kg8v1m/fLHqXaFyaMHUChmBWF/0ruRtCK7IMi9b1Qk/AacsGRvATgRScZfVKHpC&#10;70yWT6dXWQ9YOwSpvKfXu9HI1wm/aZQMn5vGq8BMySm3kG5MdxXvbL0SxQ6Fa7U8pSH+IYtOaEtB&#10;z1B3Igi2R/0bVKclgocmTCR0GTSNlirVQNXMps+qeWiFU6kWIse7M03+/8HKT4cH9wVZGN7CQA1M&#10;RXh3D/K7ZxY2rbA7dYsIfatETYFnkbKsd744fY1U+8JHkKr/CDU1WewDJKChwS6yQnUyQqcGHM+k&#10;qyEwSY95vryakkWS6STHCKJ4/OzQh/cKOhaFkiP1NIGLw70Po+ujS4zlweh6q41JCu6qjUF2ENT/&#10;bTop/2duxrK+5NeLfDHW/1eIaTp/guh0oEE2uiv58uwkisjaO1unMQtCm1Gm6ow90RiZGzkMQzUw&#10;XRPHr2OESGsF9ZGIRRgHlxaNhBbwJ2c9DW3J/Y+9QMWZ+WCpOdez+TxOeVLmizc5KXhpqS4twkqC&#10;KnngbBQ3YdyMvUO9aynSOA4WbqmhjU5kP2V1yp8GM7XrtERx8i/15PW06utfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAXHfJD9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VIXBB1&#10;SqK2CdlUCAkENyiovbrxNomw1yF20/D3uCc4jmb05pXryRox0uA7xwjzWQKCuHa64wbh8+PpdgXC&#10;B8VaGceE8EMe1tXlRakK7U78TuMmNCJC2BcKoQ2hL6T0dUtW+ZnriWN3cINVIcahkXpQpwi3Rt4l&#10;yUJa1XF8aFVPjy3VX5ujRVhlL+POv6Zv23pxMHm4WY7P3wPi9dX0cA8i0BT+xnDWj+pQRae9O7L2&#10;wiDk2TwuEZY5iHOdJjHvEbI0B1mV8r9/9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCk&#10;mTvCFQIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBcd8kP3AAAAAcBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                    <v:shape w14:anchorId="3236F379" id="Text Box 432" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:47.05pt;margin-top:3.95pt;width:18pt;height:18pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnNJfFFAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92q7dhV607HjiGk&#10;40A6+AFpmq4RaRycbO349Tjpbjcd8ILIQ2THzmf7s726GTrDDgq9Blvy2WTKmbISam13Jf/2dftm&#10;yZkPwtbCgFUlPyrPb9avX616V6gcWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLxgawE4FU3GU1ip7Q&#10;O5Pl0+lV1gPWDkEq7+n1bjTydcJvGiXD56bxKjBTcsotpBvTXcU7W69EsUPhWi1PaYh/yKIT2lLQ&#10;M9SdCILtUf8G1WmJ4KEJEwldBk2jpUo1UDWz6YtqHlvhVKqFyPHuTJP/f7Dy4fDoviALwzsYqIGp&#10;CO/uQX73zMKmFXanbhGhb5WoKfAsUpb1zhenr5FqX/gIUvWfoKYmi32ABDQ02EVWqE5G6NSA45l0&#10;NQQm6THPl1dTskgyneQYQRRPnx368EFBx6JQcqSeJnBxuPdhdH1yibE8GF1vtTFJwV21McgOgvq/&#10;TSfl/8LNWNaX/HqRL8b6/woxTedPEJ0ONMhGdyVfnp1EEVl7b+s0ZkFoM8pUnbEnGiNzI4dhqAam&#10;a+J4ESNEWiuoj0Qswji4tGgktIA/OetpaEvuf+wFKs7MR0vNuZ7N53HKkzJfvM1JwUtLdWkRVhJU&#10;yQNno7gJ42bsHepdS5HGcbBwSw1tdCL7OatT/jSYqV2nJYqTf6knr+dVX/8CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBcd8kP3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUhcEHVK&#10;orYJ2VQICQQ3KKi9uvE2ibDXIXbT8Pe4JziOZvTmlevJGjHS4DvHCPNZAoK4drrjBuHz4+l2BcIH&#10;xVoZx4TwQx7W1eVFqQrtTvxO4yY0IkLYFwqhDaEvpPR1S1b5meuJY3dwg1UhxqGRelCnCLdG3iXJ&#10;QlrVcXxoVU+PLdVfm6NFWGUv486/pm/benEwebhZjs/fA+L11fRwDyLQFP7GcNaP6lBFp707svbC&#10;IOTZPC4RljmIc50mMe8RsjQHWZXyv3/1CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKc0&#10;l8UUAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFx3yQ/cAAAABwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="0D533CF1" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRPr="00BE1EF9" w:rsidRDefault="006E13D5" w:rsidP="00A46B00"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01272CD9" wp14:editId="5E893D9B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>64135</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>50165</wp:posOffset>
                       </wp:positionV>
@@ -4627,124 +5992,129 @@
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="68D4C2F2" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRPr="00BE1EF9" w:rsidRDefault="006E13D5" w:rsidP="00A46B00"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="01272CD9" id="Text Box 435" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:5.05pt;margin-top:3.95pt;width:18pt;height:18pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHemIpFAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92q7dhV607HjiGk&#10;40A6+AFpmq4RaRycbO349Tjpbjcd8ILIQ2THzmf7s726GTrDDgq9Blvy2WTKmbISam13Jf/2dftm&#10;yZkPwtbCgFUlPyrPb9avX616V6gcWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLxgawE4FU3GU1ip7Q&#10;O5Pl0+lV1gPWDkEq7+n1bjTydcJvGiXD56bxKjBTcsotpBvTXcU7W69EsUPhWi1PaYh/yKIT2lLQ&#10;M9SdCILtUf8G1WmJ4KEJEwldBk2jpUo1UDWz6YtqHlvhVKqFyPHuTJP/f7Dy4fDoviALwzsYqIGp&#10;CO/uQX73zMKmFXanbhGhb5WoKfAsUpb1zhenr5FqX/gIUvWfoKYmi32ABDQ02EVWqE5G6NSA45l0&#10;NQQm6THPl1dTskgyneQYQRRPnx368EFBx6JQcqSeJnBxuPdhdH1yibE8GF1vtTFJwV21McgOgvq/&#10;TSfl/8LNWNaX/HqRL8b6/woxTedPEJ0ONMhGdyVfnp1EEVl7b+s0ZkFoM8pUnbEnGiNzI4dhqAam&#10;a+J4HiNEWiuoj0Qswji4tGgktIA/OetpaEvuf+wFKs7MR0vNuZ7N53HKkzJfvM1JwUtLdWkRVhJU&#10;yQNno7gJ42bsHepdS5HGcbBwSw1tdCL7OatT/jSYqV2nJYqTf6knr+dVX/8CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQANLmjY2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUhcEHVK&#10;q7QJcSqEBIJbKQiubrxNIux1sN00/D3LCU6rpxnNvmozOStGDLH3pGA+y0AgNd701Cp4e324XoOI&#10;SZPR1hMq+MYIm/r8rNKl8Sd6wXGXWsEjFEutoEtpKKWMTYdOx5kfkDg7+OB0YgytNEGfeNxZeZNl&#10;uXS6J/7Q6QHvO2w+d0enYL18Gj/i82L73uQHW6Sr1fj4FZS6vJjubkEknNJfGX71WR1qdtr7I5ko&#10;LHM256aCVQGC42XOuOe7KEDWlfyvX/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB3pi&#10;KRQCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;DS5o2NsAAAAGAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                    <v:shape w14:anchorId="01272CD9" id="Text Box 435" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:5.05pt;margin-top:3.95pt;width:18pt;height:18pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAG4fkrFAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92qbdxV607HjiGk&#10;40A6+AFpmq4RaRycbO349Tjpbjcd8ILIQ2THzmf7s726GTrDDgq9Blvy2WTKmbISam13Jf/2dfvm&#10;ijMfhK2FAatKflSe36xfv1r1rlA5tGBqhYxArC96V/I2BFdkmZet6oSfgFOWjA1gJwKpuMtqFD2h&#10;dybLp9Nl1gPWDkEq7+n1bjTydcJvGiXD56bxKjBTcsotpBvTXcU7W69EsUPhWi1PaYh/yKIT2lLQ&#10;M9SdCILtUf8G1WmJ4KEJEwldBk2jpUo1UDWz6YtqHlvhVKqFyPHuTJP/f7Dy4fDoviALwzsYqIGp&#10;CO/uQX73zMKmFXanbhGhb5WoKfAsUpb1zhenr5FqX/gIUvWfoKYmi32ABDQ02EVWqE5G6NSA45l0&#10;NQQm6THPr5ZTskgyneQYQRRPnx368EFBx6JQcqSeJnBxuPdhdH1yibE8GF1vtTFJwV21McgOgvq/&#10;TSfl/8LNWNaX/HqRL8b6/woxTedPEJ0ONMhGdyW/OjuJIrL23tZpzILQZpSpOmNPNEbmRg7DUA1M&#10;18TxMkaItFZQH4lYhHFwadFIaAF/ctbT0Jbc/9gLVJyZj5aacz2bz+OUJ2W+eJuTgpeW6tIirCSo&#10;kgfORnETxs3YO9S7liKN42Dhlhra6ET2c1an/GkwU7tOSxQn/1JPXs+rvv4FAAD//wMAUEsDBBQA&#10;BgAIAAAAIQANLmjY2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUhcEHVK&#10;q7QJcSqEBIJbKQiubrxNIux1sN00/D3LCU6rpxnNvmozOStGDLH3pGA+y0AgNd701Cp4e324XoOI&#10;SZPR1hMq+MYIm/r8rNKl8Sd6wXGXWsEjFEutoEtpKKWMTYdOx5kfkDg7+OB0YgytNEGfeNxZeZNl&#10;uXS6J/7Q6QHvO2w+d0enYL18Gj/i82L73uQHW6Sr1fj4FZS6vJjubkEknNJfGX71WR1qdtr7I5ko&#10;LHM256aCVQGC42XOuOe7KEDWlfyvX/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABuH5&#10;KxQCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;DS5o2NsAAAAGAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="68D4C2F2" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRPr="00BE1EF9" w:rsidRDefault="006E13D5" w:rsidP="00A46B00"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="5308A27F" w14:textId="77777777" w:rsidR="00A46B00" w:rsidRDefault="00A46B00"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46B00" w14:paraId="5954FA16" w14:textId="77777777" w:rsidTr="009B02C2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="35" w:type="dxa"/>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9292" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="20043DB4" w14:textId="4061793F" w:rsidR="00A46B00" w:rsidRDefault="00AB21F6" w:rsidP="00625814">
-[...4 lines deleted...]
-              <w:t>30</w:t>
+          <w:p w14:paraId="20043DB4" w14:textId="075209DD" w:rsidR="00A46B00" w:rsidRDefault="00AB21F6" w:rsidP="00625814">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00700FF5">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="009B02C2">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00D85CE4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Czy pracodawca wybiera dodatkowe PUP odpowiedzialne za realizację oferty pracy ?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DBFDB69" w14:textId="77F767E2" w:rsidR="00A46B00" w:rsidRDefault="00DA59CC">
             <w:r>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="009B02C2">
               <w:t xml:space="preserve">Jeżeli TAK proszę podać </w:t>
             </w:r>
             <w:r w:rsidR="006E13D5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B02C2">
               <w:t>jaki</w:t>
             </w:r>
             <w:r w:rsidR="00D85CE4">
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00A46B00">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:t>……………………………………………………………………………  )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24512DC1" w14:textId="048EE0F3" w:rsidR="00A46B00" w:rsidRDefault="002410EA">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56F023AC" wp14:editId="1E5D839D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>597535</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>47625</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="228600" cy="228600"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="969757561" name="Text Box 436"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4773,51 +6143,51 @@
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="69221B6D" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRPr="00BE1EF9" w:rsidRDefault="006E13D5" w:rsidP="00A46B00"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="56F023AC" id="Text Box 436" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:47.05pt;margin-top:3.75pt;width:18pt;height:18pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnNJfFFAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92q7dhV607HjiGk&#10;40A6+AFpmq4RaRycbO349Tjpbjcd8ILIQ2THzmf7s726GTrDDgq9Blvy2WTKmbISam13Jf/2dftm&#10;yZkPwtbCgFUlPyrPb9avX616V6gcWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLxgawE4FU3GU1ip7Q&#10;O5Pl0+lV1gPWDkEq7+n1bjTydcJvGiXD56bxKjBTcsotpBvTXcU7W69EsUPhWi1PaYh/yKIT2lLQ&#10;M9SdCILtUf8G1WmJ4KEJEwldBk2jpUo1UDWz6YtqHlvhVKqFyPHuTJP/f7Dy4fDoviALwzsYqIGp&#10;CO/uQX73zMKmFXanbhGhb5WoKfAsUpb1zhenr5FqX/gIUvWfoKYmi32ABDQ02EVWqE5G6NSA45l0&#10;NQQm6THPl1dTskgyneQYQRRPnx368EFBx6JQcqSeJnBxuPdhdH1yibE8GF1vtTFJwV21McgOgvq/&#10;TSfl/8LNWNaX/HqRL8b6/woxTedPEJ0ONMhGdyVfnp1EEVl7b+s0ZkFoM8pUnbEnGiNzI4dhqAam&#10;a+J4ESNEWiuoj0Qswji4tGgktIA/OetpaEvuf+wFKs7MR0vNuZ7N53HKkzJfvM1JwUtLdWkRVhJU&#10;yQNno7gJ42bsHepdS5HGcbBwSw1tdCL7OatT/jSYqV2nJYqTf6knr+dVX/8CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCCjvCn3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NT8MwEETvSPwHa5G4IOqU&#10;pF8hmwohgeAGbQVXN94mEfE62G4a/j3uCY6jGb15xXo0nRjI+dYywnSSgCCurG65Rthtn26XIHxQ&#10;rFVnmRB+yMO6vLwoVK7tid9p2IRaRAj7XCE0IfS5lL5qyCg/sT1x7A7WGRVidLXUTp0i3HTyLknm&#10;0qiW40OjenpsqPraHA3CMnsZPv1r+vZRzQ/dKtwshudvh3h9NT7cgwg0hr8xnPWjOpTRaW+PrL3o&#10;EFbZNC4RFjMQ5zpNYt4jZOkMZFnI//7lLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn&#10;NJfFFAIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCCjvCn3QAAAAcBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                    <v:shape w14:anchorId="56F023AC" id="Text Box 436" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;margin-left:47.05pt;margin-top:3.75pt;width:18pt;height:18pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmrwzHFQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L06MpE2NOEWXLsOA&#10;7gfo9gCKLNvCZFGjlNjZ04+S0zTotsswHQRSpD6SH8nV7dAZdlDoNdiSzyZTzpSVUGnblPzb1+2b&#10;JWc+CFsJA1aV/Kg8v12/frXqXaFyaMFUChmBWF/0ruRtCK7IMi9b1Qk/AacsGWvATgRSsckqFD2h&#10;dybLp9OrrAesHIJU3tPr/Wjk64Rf10qGz3XtVWCm5JRbSDemexfvbL0SRYPCtVqe0hD/kEUntKWg&#10;Z6h7EQTbo/4NqtMSwUMdJhK6DOpaS5VqoGpm0xfVPLbCqVQLkePdmSb//2Dlp8Oj+4IsDG9hoAam&#10;Irx7APndMwubVthG3SFC3ypRUeBZpCzrnS9OXyPVvvARZNd/hIqaLPYBEtBQYxdZoToZoVMDjmfS&#10;1RCYpMc8X15NySLJdJJjBFE8fXbow3sFHYtCyZF6msDF4cGH0fXJJcbyYHS11cYkBZvdxiA7COr/&#10;Np2U/ws3Y1lf8ptFvhjr/yvENJ0/QXQ60CAb3ZV8eXYSRWTtna3SmAWhzShTdcaeaIzMjRyGYTcw&#10;XRHH1zFCpHUH1ZGIRRgHlxaNhBbwJ2c9DW3J/Y+9QMWZ+WCpOTez+TxOeVLmi+ucFLy07C4twkqC&#10;KnngbBQ3YdyMvUPdtBRpHAcLd9TQWieyn7M65U+Dmdp1WqI4+Zd68npe9fUvAAAA//8DAFBLAwQU&#10;AAYACAAAACEAgo7wp90AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOTU/DMBBE70j8B2uRuCDq&#10;lKRfIZsKIYHgBm0FVzfeJhHxOthuGv497gmOoxm9ecV6NJ0YyPnWMsJ0koAgrqxuuUbYbZ9ulyB8&#10;UKxVZ5kQfsjDury8KFSu7YnfadiEWkQI+1whNCH0uZS+asgoP7E9cewO1hkVYnS11E6dItx08i5J&#10;5tKoluNDo3p6bKj62hwNwjJ7GT79a/r2Uc0P3SrcLIbnb4d4fTU+3IMINIa/MZz1ozqU0Wlvj6y9&#10;6BBW2TQuERYzEOc6TWLeI2TpDGRZyP/+5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;pq8MxxUCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAgo7wp90AAAAHAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="69221B6D" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRPr="00BE1EF9" w:rsidRDefault="006E13D5" w:rsidP="00A46B00"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55956915" wp14:editId="584E28D9">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>58420</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>47625</wp:posOffset>
                       </wp:positionV>
@@ -4854,86 +6224,92 @@
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="2BE01866" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRPr="00BE1EF9" w:rsidRDefault="006E13D5" w:rsidP="00A46B00"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="55956915" id="Text Box 433" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:4.6pt;margin-top:3.75pt;width:18pt;height:18pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAG4fkrFAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92qbdxV607HjiGk&#10;40A6+AFpmq4RaRycbO349Tjpbjcd8ILIQ2THzmf7s726GTrDDgq9Blvy2WTKmbISam13Jf/2dfvm&#10;ijMfhK2FAatKflSe36xfv1r1rlA5tGBqhYxArC96V/I2BFdkmZet6oSfgFOWjA1gJwKpuMtqFD2h&#10;dybLp9Nl1gPWDkEq7+n1bjTydcJvGiXD56bxKjBTcsotpBvTXcU7W69EsUPhWi1PaYh/yKIT2lLQ&#10;M9SdCILtUf8G1WmJ4KEJEwldBk2jpUo1UDWz6YtqHlvhVKqFyPHuTJP/f7Dy4fDoviALwzsYqIGp&#10;CO/uQX73zMKmFXanbhGhb5WoKfAsUpb1zhenr5FqX/gIUvWfoKYmi32ABDQ02EVWqE5G6NSA45l0&#10;NQQm6THPr5ZTskgyneQYQRRPnx368EFBx6JQcqSeJnBxuPdhdH1yibE8GF1vtTFJwV21McgOgvq/&#10;TSfl/8LNWNaX/HqRL8b6/woxTedPEJ0ONMhGdyW/OjuJIrL23tZpzILQZpSpOmNPNEbmRg7DUA1M&#10;18TxMkaItFZQH4lYhHFwadFIaAF/ctbT0Jbc/9gLVJyZj5aacz2bz+OUJ2W+eJuTgpeW6tIirCSo&#10;kgfORnETxs3YO9S7liKN42Dhlhra6ET2c1an/GkwU7tOSxQn/1JPXs+rvv4FAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBWs9s73AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7NTsMwEITvSLyDtUhcEHVo&#10;m/6EOBVCAtEbFARXN94mEfY62G4a3p7lBKfRaEYzX7kZnRUDhth5UnAzyUAg1d501Ch4e324XoGI&#10;SZPR1hMq+MYIm+r8rNSF8Sd6wWGXGsEjFAutoE2pL6SMdYtOx4nvkTg7+OB0YhsaaYI+8bizcppl&#10;C+l0R/zQ6h7vW6w/d0enYDV/Gj7idvb8Xi8Odp2ulsPjV1Dq8mK8uwWRcEx/ZfjFZ3SomGnvj2Si&#10;sArWUy4qWOYgOJ3nbPessxxkVcr/9NUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAbh&#10;+SsUAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFaz2zvcAAAABQEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+                    <v:shape w14:anchorId="55956915" id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;margin-left:4.6pt;margin-top:3.75pt;width:18pt;height:18pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABIDsmFAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92q7dhV607HjiGk&#10;40A6+AFpmq4RaRycbO349Tjpbjcd8ILIQ2THzmf7s726GTrDDgq9Blvy2WTKmbISam13Jf/2dftm&#10;yZkPwtbCgFUlPyrPb9avX616V6gcWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLxgawE4FU3GU1ip7Q&#10;O5Pl0+lV1gPWDkEq7+n1bjTydcJvGiXD56bxKjBTcsotpBvTXcU7W69EsUPhWi1PaYh/yKIT2lLQ&#10;M9SdCILtUf8G1WmJ4KEJEwldBk2jpUo1UDWz6YtqHlvhVKqFyPHuTJP/f7Dy4fDoviALwzsYqIGp&#10;CO/uQX73zMKmFXanbhGhb5WoKfAsUpb1zhenr5FqX/gIUvWfoKYmi32ABDQ02EVWqE5G6NSA45l0&#10;NQQm6THPl1dTskgyneQYQRRPnx368EFBx6JQcqSeJnBxuPdhdH1yibE8GF1vtTFJwV21McgOgvq/&#10;TSfl/8LNWNaX/HqRL8b6/woxTedPEJ0ONMhGdyVfnp1EEVl7b+s0ZkFoM8pUnbEnGiNzI4dhqAam&#10;a+J4GSNEWiuoj0Qswji4tGgktIA/OetpaEvuf+wFKs7MR0vNuZ7N53HKkzJfvM1JwUtLdWkRVhJU&#10;yQNno7gJ42bsHepdS5HGcbBwSw1tdCL7OatT/jSYqV2nJYqTf6knr+dVX/8CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBWs9s73AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7NTsMwEITvSLyDtUhcEHVo&#10;m/6EOBVCAtEbFARXN94mEfY62G4a3p7lBKfRaEYzX7kZnRUDhth5UnAzyUAg1d501Ch4e324XoGI&#10;SZPR1hMq+MYIm+r8rNSF8Sd6wWGXGsEjFAutoE2pL6SMdYtOx4nvkTg7+OB0YhsaaYI+8bizcppl&#10;C+l0R/zQ6h7vW6w/d0enYDV/Gj7idvb8Xi8Odp2ulsPjV1Dq8mK8uwWRcEx/ZfjFZ3SomGnvj2Si&#10;sArWUy4qWOYgOJ3nbPessxxkVcr/9NUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAEg&#10;OyYUAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFaz2zvcAAAABQEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="2BE01866" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRPr="00BE1EF9" w:rsidRDefault="006E13D5" w:rsidP="00A46B00"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46B00" w14:paraId="6D3436ED" w14:textId="77777777" w:rsidTr="00E7395E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="35" w:type="dxa"/>
           <w:trHeight w:val="679"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9292" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0B07F1" w14:textId="77777777" w:rsidR="00C23252" w:rsidRDefault="00AB21F6" w:rsidP="00625814">
+          <w:p w14:paraId="2C0B07F1" w14:textId="4C7064B4" w:rsidR="00C23252" w:rsidRDefault="00AB21F6" w:rsidP="00625814">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>31</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00700FF5">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C23252">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C23252">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Pracodawca szczególnie zainteresowany </w:t>
             </w:r>
             <w:r w:rsidR="00E7395E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">zatrudnieniem </w:t>
             </w:r>
@@ -4948,51 +6324,50 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00A46B00">
               <w:t xml:space="preserve">W przypadku </w:t>
             </w:r>
             <w:r w:rsidR="00E7395E">
               <w:t xml:space="preserve">zaznaczenia TAK </w:t>
             </w:r>
             <w:r w:rsidR="00A46B00">
               <w:t xml:space="preserve">należy dodatkowo wypełnić </w:t>
             </w:r>
             <w:r>
               <w:t>pole poniżej)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3177529B" w14:textId="77777777" w:rsidR="00A46B00" w:rsidRDefault="00A46B00"/>
           <w:p w14:paraId="49A8D65B" w14:textId="078994F1" w:rsidR="00A46B00" w:rsidRDefault="002410EA">
             <w:r w:rsidRPr="00226776">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FED29A3" wp14:editId="35B8A473">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>64135</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-8255</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="228600" cy="228600"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1510510087" name="Text Box 438"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -5023,51 +6398,51 @@
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="6CF08271" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRPr="00BE1EF9" w:rsidRDefault="006E13D5" w:rsidP="00A46B00"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="5FED29A3" id="Text Box 438" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;margin-left:5.05pt;margin-top:-.65pt;width:18pt;height:18pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmrwzHFQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L06MpE2NOEWXLsOA&#10;7gfo9gCKLNvCZFGjlNjZ04+S0zTotsswHQRSpD6SH8nV7dAZdlDoNdiSzyZTzpSVUGnblPzb1+2b&#10;JWc+CFsJA1aV/Kg8v12/frXqXaFyaMFUChmBWF/0ruRtCK7IMi9b1Qk/AacsGWvATgRSsckqFD2h&#10;dybLp9OrrAesHIJU3tPr/Wjk64Rf10qGz3XtVWCm5JRbSDemexfvbL0SRYPCtVqe0hD/kEUntKWg&#10;Z6h7EQTbo/4NqtMSwUMdJhK6DOpaS5VqoGpm0xfVPLbCqVQLkePdmSb//2Dlp8Oj+4IsDG9hoAam&#10;Irx7APndMwubVthG3SFC3ypRUeBZpCzrnS9OXyPVvvARZNd/hIqaLPYBEtBQYxdZoToZoVMDjmfS&#10;1RCYpMc8X15NySLJdJJjBFE8fXbow3sFHYtCyZF6msDF4cGH0fXJJcbyYHS11cYkBZvdxiA7COr/&#10;Np2U/ws3Y1lf8ptFvhjr/yvENJ0/QXQ60CAb3ZV8eXYSRWTtna3SmAWhzShTdcaeaIzMjRyGYTcw&#10;XRHH1zFCpHUH1ZGIRRgHlxaNhBbwJ2c9DW3J/Y+9QMWZ+WCpOTez+TxOeVLmi+ucFLy07C4twkqC&#10;KnngbBQ3YdyMvUPdtBRpHAcLd9TQWieyn7M65U+Dmdp1WqI4+Zd68npe9fUvAAAA//8DAFBLAwQU&#10;AAYACAAAACEAbpr/Q9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VIXFDr&#10;hERpCXEqhASCWykIrm68TSLidbDdNPw9ywmOTzOaedVmtoOY0IfekYJ0mYBAapzpqVXw9vqwWIMI&#10;UZPRgyNU8I0BNvX5WaVL4070gtMutoJHKJRaQRfjWEoZmg6tDks3InF2cN7qyOhbabw+8bgd5HWS&#10;FNLqnvih0yPed9h87o5WwTp/mj7Cc7Z9b4rDcBOvVtPjl1fq8mK+uwURcY5/ZfjVZ3Wo2WnvjmSC&#10;GJiTlJsKFmkGgvO8YN4ryPIVyLqS//3rHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCm&#10;rwzHFQIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBumv9D3AAAAAcBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                    <v:shape w14:anchorId="5FED29A3" id="Text Box 438" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;margin-left:5.05pt;margin-top:-.65pt;width:18pt;height:18pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChbs7KFAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92q7bhV607HjiGk&#10;40A6+AFpmq4RaRycbO349Tjpbjcd8ILIQ2THzmf7s726GTrDDgq9Blvy2WTKmbISam13Jf/2dfvm&#10;mjMfhK2FAatKflSe36xfv1r1rlA5tGBqhYxArC96V/I2BFdkmZet6oSfgFOWjA1gJwKpuMtqFD2h&#10;dybLp9OrrAesHYJU3tPr3Wjk64TfNEqGz03jVWCm5JRbSDemu4p3tl6JYofCtVqe0hD/kEUntKWg&#10;Z6g7EQTbo/4NqtMSwUMTJhK6DJpGS5VqoGpm0xfVPLbCqVQLkePdmSb//2Dlw+HRfUEWhncwUANT&#10;Ed7dg/zumYVNK+xO3SJC3ypRU+BZpCzrnS9OXyPVvvARpOo/QU1NFvsACWhosIusUJ2M0KkBxzPp&#10;aghM0mOeX19NySLJdJJjBFE8fXbowwcFHYtCyZF6msDF4d6H0fXJJcbyYHS91cYkBXfVxiA7COr/&#10;Np2U/ws3Y1lf8uUiX4z1/xVims6fIDodaJCN7kp+fXYSRWTtva3TmAWhzShTdcaeaIzMjRyGoRqY&#10;ronjZYwQaa2gPhKxCOPg0qKR0AL+5KynoS25/7EXqDgzHy01Zzmbz+OUJ2W+eJuTgpeW6tIirCSo&#10;kgfORnETxs3YO9S7liKN42Dhlhra6ET2c1an/GkwU7tOSxQn/1JPXs+rvv4FAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBumv9D3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUhcUOuE&#10;RGkJcSqEBIJbKQiubrxNIuJ1sN00/D3LCY5PM5p51Wa2g5jQh96RgnSZgEBqnOmpVfD2+rBYgwhR&#10;k9GDI1TwjQE29flZpUvjTvSC0y62gkcolFpBF+NYShmaDq0OSzcicXZw3urI6FtpvD7xuB3kdZIU&#10;0uqe+KHTI9532HzujlbBOn+aPsJztn1visNwE69W0+OXV+ryYr67BRFxjn9l+NVndajZae+OZIIY&#10;mJOUmwoWaQaC87xg3ivI8hXIupL//esfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKFu&#10;zsoUAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AG6a/0PcAAAABwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="6CF08271" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRPr="00BE1EF9" w:rsidRDefault="006E13D5" w:rsidP="00A46B00"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28633858" wp14:editId="3C118354">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>597535</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-8255</wp:posOffset>
                       </wp:positionV>
@@ -5104,151 +6479,194 @@
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="790A84C7" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRPr="00BE1EF9" w:rsidRDefault="006E13D5" w:rsidP="00A46B00"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="28633858" id="Text Box 437" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;margin-left:47.05pt;margin-top:-.65pt;width:18pt;height:18pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABIDsmFAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92q7dhV607HjiGk&#10;40A6+AFpmq4RaRycbO349Tjpbjcd8ILIQ2THzmf7s726GTrDDgq9Blvy2WTKmbISam13Jf/2dftm&#10;yZkPwtbCgFUlPyrPb9avX616V6gcWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLxgawE4FU3GU1ip7Q&#10;O5Pl0+lV1gPWDkEq7+n1bjTydcJvGiXD56bxKjBTcsotpBvTXcU7W69EsUPhWi1PaYh/yKIT2lLQ&#10;M9SdCILtUf8G1WmJ4KEJEwldBk2jpUo1UDWz6YtqHlvhVKqFyPHuTJP/f7Dy4fDoviALwzsYqIGp&#10;CO/uQX73zMKmFXanbhGhb5WoKfAsUpb1zhenr5FqX/gIUvWfoKYmi32ABDQ02EVWqE5G6NSA45l0&#10;NQQm6THPl1dTskgyneQYQRRPnx368EFBx6JQcqSeJnBxuPdhdH1yibE8GF1vtTFJwV21McgOgvq/&#10;TSfl/8LNWNaX/HqRL8b6/woxTedPEJ0ONMhGdyVfnp1EEVl7b+s0ZkFoM8pUnbEnGiNzI4dhqAam&#10;a+J4GSNEWiuoj0Qswji4tGgktIA/OetpaEvuf+wFKs7MR0vNuZ7N53HKkzJfvM1JwUtLdWkRVhJU&#10;yQNno7gJ42bsHepdS5HGcbBwSw1tdCL7OatT/jSYqV2nJYqTf6knr+dVX/8CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDu3tLN3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcUOuE&#10;RP0J2VQICQS3UhBc3XibRMTrYLtpeHvcExxnZzTzbbmZTC9Gcr6zjJDOExDEtdUdNwjvb4+zFQgf&#10;FGvVWyaEH/KwqS4vSlVoe+JXGnehEbGEfaEQ2hCGQkpft2SUn9uBOHoH64wKUbpGaqdOsdz08jZJ&#10;FtKojuNCqwZ6aKn+2h0Nwip/Hj/9S7b9qBeHfh1uluPTt0O8vpru70AEmsJfGM74ER2qyLS3R9Ze&#10;9AjrPI1JhFmagTj7WRIPe4QsX4KsSvn/geoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;ASA7JhQCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA7t7Szd4AAAAIAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+                    <v:shape w14:anchorId="28633858" id="Text Box 437" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;margin-left:47.05pt;margin-top:-.65pt;width:18pt;height:18pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCusWqNFAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mrdnRR02l0FCGN&#10;gTT4AY7jJBaOz5zdJuXXc3a6rhrwgvCDdfadv7v77vP6ZugMOyj0GmzBZ5MpZ8pKqLRtCv7t6+7N&#10;ijMfhK2EAasKflSe32xev1r3LldzaMFUChmBWJ/3ruBtCC7PMi9b1Qk/AacsOWvATgQ6YpNVKHpC&#10;70w2n06vsh6wcghSeU+3d6OTbxJ+XSsZPte1V4GZglNtIe2Y9jLu2WYt8gaFa7U8lSH+oYpOaEtJ&#10;z1B3Igi2R/0bVKclgoc6TCR0GdS1lir1QN3Mpi+6eWyFU6kXIse7M03+/8HKh8Oj+4IsDO9goAGm&#10;Jry7B/ndMwvbVthG3SJC3ypRUeJZpCzrnc9PTyPVPvcRpOw/QUVDFvsACWiosYusUJ+M0GkAxzPp&#10;aghM0uV8vrqakkeS62THDCJ/euzQhw8KOhaNgiPNNIGLw70PY+hTSMzlwehqp41JB2zKrUF2EDT/&#10;XVqp/hdhxrK+4NfL+XLs/68Q07T+BNHpQEI2uiv46hwk8sjae1slmQWhzWhTd8aeaIzMjRyGoRyY&#10;roiGpMtIawnVkYhFGIVLH42MFvAnZz2JtuD+x16g4sx8tDSc69liEVWeDovlWwJieOkpLz3CSoIq&#10;eOBsNLdh/Bl7h7ppKdMoBwu3NNBaJ7KfqzrVT8JM4zp9oqj8y3OKev7qm18AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDu3tLN3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcUOuE&#10;RP0J2VQICQS3UhBc3XibRMTrYLtpeHvcExxnZzTzbbmZTC9Gcr6zjJDOExDEtdUdNwjvb4+zFQgf&#10;FGvVWyaEH/KwqS4vSlVoe+JXGnehEbGEfaEQ2hCGQkpft2SUn9uBOHoH64wKUbpGaqdOsdz08jZJ&#10;FtKojuNCqwZ6aKn+2h0Nwip/Hj/9S7b9qBeHfh1uluPTt0O8vpru70AEmsJfGM74ER2qyLS3R9Ze&#10;9AjrPI1JhFmagTj7WRIPe4QsX4KsSvn/geoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;rrFqjRQCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA7t7Szd4AAAAIAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="790A84C7" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRPr="00BE1EF9" w:rsidRDefault="006E13D5" w:rsidP="00A46B00"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB06C5" w14:paraId="3E58AD54" w14:textId="77777777" w:rsidTr="0096213E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="35" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="072C0216" w14:textId="77777777" w:rsidR="0096213E" w:rsidRPr="00152EE1" w:rsidRDefault="00AB21F6" w:rsidP="0096213E">
+          <w:p w14:paraId="71D87CD3" w14:textId="269A4201" w:rsidR="00D82A44" w:rsidRDefault="00AB21F6" w:rsidP="0096213E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>32</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00700FF5">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00152EE1" w:rsidRPr="00152EE1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>. Oferta pracy dla obywateli EOG – wypełnić w przypadku zaznaczenia TAK w pozycji 31</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0096213E" w:rsidRPr="00152EE1">
+              <w:t>. Oferta pracy dla obywateli EOG – wypełnić w przypadku zaznaczenia TAK w pozycji 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00700FF5">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="072C0216" w14:textId="5D892836" w:rsidR="0096213E" w:rsidRPr="00152EE1" w:rsidRDefault="0096213E" w:rsidP="0096213E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152EE1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0096213E" w14:paraId="792C08DF" w14:textId="77777777" w:rsidTr="00F055BA">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="35" w:type="dxa"/>
           <w:trHeight w:val="1575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10846" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="6AFE5737" w14:textId="77777777" w:rsidR="0096213E" w:rsidRPr="00152EE1" w:rsidRDefault="00152EE1" w:rsidP="00F055BA">
+          <w:p w14:paraId="6AFE5737" w14:textId="6708A9AD" w:rsidR="0096213E" w:rsidRPr="00152EE1" w:rsidRDefault="00152EE1" w:rsidP="00F055BA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidRPr="00152EE1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Znajomość języka polskiego wraz z określeniem poziomu</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AB21F6">
+              <w:t>Znajomość języka polskiego wraz z  poziom</w:t>
+            </w:r>
+            <w:r w:rsidR="007F5C1D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> jego</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00152EE1">
+              <w:t>em</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB21F6">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> znajomości ……………………………………………………………...</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00152EE1">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>znajomości</w:t>
+            </w:r>
+            <w:r w:rsidR="007F5C1D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tego języka </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00152EE1">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ……………………………………………………………...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A64C1CE" w14:textId="77777777" w:rsidR="0096213E" w:rsidRPr="00152EE1" w:rsidRDefault="00152EE1" w:rsidP="00F055BA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00152EE1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Język, w jakim kandydaci z państw EOG mają przekazywać pracodawcy krajowemu podania o pracę, życiorysy lub inne wymagane dokumenty: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -5486,104 +6904,123 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E47A6">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">IV. Adnotacje urzędu pracy </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B02C2" w14:paraId="5DEABE24" w14:textId="77777777" w:rsidTr="009B02C2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1045"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD84512" w14:textId="77777777" w:rsidR="009B02C2" w:rsidRDefault="00AB21F6" w:rsidP="00072888">
-[...1 lines deleted...]
-              <w:t>33.</w:t>
+          <w:p w14:paraId="1CD84512" w14:textId="4B0A610E" w:rsidR="009B02C2" w:rsidRDefault="00AB21F6" w:rsidP="00072888">
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00700FF5">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="009B02C2">
               <w:t xml:space="preserve"> Numer pracodawcy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FDE8BB2" w14:textId="77777777" w:rsidR="009B02C2" w:rsidRDefault="009B02C2" w:rsidP="00072888">
             <w:r>
               <w:t>…………………………..…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07A2026F" w14:textId="77777777" w:rsidR="009B02C2" w:rsidRDefault="00AB21F6" w:rsidP="009B02C2">
+          <w:p w14:paraId="07A2026F" w14:textId="1D4FF19F" w:rsidR="009B02C2" w:rsidRDefault="00AB21F6" w:rsidP="009B02C2">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:t>34</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00700FF5">
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="009B02C2">
               <w:t>. Data przyjęcia zgłoszenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2175" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6D441CD6" w14:textId="77777777" w:rsidR="009B02C2" w:rsidRDefault="00AB21F6" w:rsidP="00097960">
-[...1 lines deleted...]
-              <w:t>35.</w:t>
+          <w:p w14:paraId="6D441CD6" w14:textId="7215A21C" w:rsidR="009B02C2" w:rsidRDefault="00700FF5" w:rsidP="00097960">
+            <w:r>
+              <w:t>39</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB21F6">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B02C2">
               <w:t>Numer zgłoszenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3228" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="691326A4" w14:textId="77777777" w:rsidR="009B02C2" w:rsidRDefault="00AB21F6" w:rsidP="009B02C2">
-[...1 lines deleted...]
-              <w:t>36.</w:t>
+          <w:p w14:paraId="691326A4" w14:textId="407D8DE0" w:rsidR="009B02C2" w:rsidRDefault="00700FF5" w:rsidP="009B02C2">
+            <w:r>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB21F6">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B02C2">
               <w:t>Sposób przyjęcia oferty pracy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EBE46CF" w14:textId="77777777" w:rsidR="009B02C2" w:rsidRPr="00DA59CC" w:rsidRDefault="009B02C2" w:rsidP="009B02C2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA59CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1. osobiście</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04AF35E4" w14:textId="73F09522" w:rsidR="009B02C2" w:rsidRPr="00DA59CC" w:rsidRDefault="002410EA" w:rsidP="009B02C2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -5639,51 +7076,51 @@
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="1F1F55FC" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRDefault="006E13D5"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="0175518D" id="Text Box 510" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;margin-left:104.55pt;margin-top:6.1pt;width:19.2pt;height:19.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwZ6J2GgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkjYx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzry8lp2nQbS/D9CCIonRInkOubvrWsINCr8EWfDIac6ashErbXcG/f9u+&#10;WXDmg7CVMGBVwY/K85v161erzuVqCg2YSiEjEOvzzhW8CcHlWeZlo1rhR+CUJWcN2IpAJu6yCkVH&#10;6K3JpuPxVdYBVg5BKu/p9m5w8nXCr2slw5e69iowU3DKLaQd017GPVuvRL5D4RotT2mIf8iiFdpS&#10;0DPUnQiC7VH/BtVqieChDiMJbQZ1raVKNVA1k/GLah4a4VSqhcjx7kyT/3+w8vPhwX1FFvp30JOA&#10;qQjv7kH+8MzCphF2p24RoWuUqCjwJFKWdc7np6+Rap/7CFJ2n6AikcU+QALqa2wjK1QnI3QS4Hgm&#10;XfWBSbqczt4uZuSR5JrOrq/mSZRM5E+fHfrwQUHL4qHgSJomcHG49yEmI/KnJzGWB6OrrTYmGbgr&#10;NwbZQZD+27RS/i+eGcu6gi/n0/lQ/18hxmn9CaLVgRrZ6Lbgi/MjkUfW3tsqtVkQ2gxnStnYE42R&#10;uYHD0Jc90xVxvIwRIq0lVEciFmFoXBo0OjSAvzjrqGkL7n/uBSrOzEdL4iwns0hlSMZsfj0lAy89&#10;5aVHWElQBQ+cDcdNGCZj71DvGoo0tIOFWxK01ons56xO+VNjJg1OQxQ7/9JOr55Hff0IAAD//wMA&#10;UEsDBBQABgAIAAAAIQA85T0b3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUhsUOvE9BniVAgJRHfQIti68TSJsMfBdtPw95gVLEf36N4z5Wa0hg3oQ+dIQj7NgCHVTnfUSHjb&#10;P05WwEJUpJVxhBK+McCmurwoVaHdmV5x2MWGpRIKhZLQxtgXnIe6RavC1PVIKTs6b1VMp2+49uqc&#10;yq3hIssW3KqO0kKrenxosf7cnayE1ex5+Ajb25f3enE063izHJ6+vJTXV+P9HbCIY/yD4Vc/qUOV&#10;nA7uRDowI0Fk6zyhKRACWALEbDkHdpAwzwXwquT/P6h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAHBnonYaAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADzlPRvfAAAACQEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+                    <v:shape w14:anchorId="0175518D" id="Text Box 510" o:spid="_x0000_s1047" type="#_x0000_t202" style="position:absolute;margin-left:104.55pt;margin-top:6.1pt;width:19.2pt;height:19.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDf9vPdGQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxkjY14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7ry8lp2nQbS/D9CCQInVEnkOtrofOsINCr8GWfDaZcqashFrbXcm/f9u+&#10;WXLmg7C1MGBVyR+U59fr169WvStUDi2YWiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAD2IlALu6yGkVP&#10;6J3J8un0IusBa4cglfd0ejsG+TrhN42S4UvTeBWYKTnVFtKOaa/inq1XotihcK2WxzLEP1TRCW3p&#10;0RPUrQiC7VH/BtVpieChCRMJXQZNo6VKPVA3s+mLbu5b4VTqhcjx7kST/3+w8vPh3n1FFoZ3MJCA&#10;qQnv7kD+8MzCphV2p24QoW+VqOnhWaQs650vjlcj1b7wEaTqP0FNIot9gAQ0NNhFVqhPRugkwMOJ&#10;dDUEJukwn79dzikiKZTPLy8WSZRMFE+XHfrwQUHHolFyJE0TuDjc+RCLEcVTSnzLg9H1VhuTHNxV&#10;G4PsIEj/bVqp/hdpxrK+5FeLfDH2/1eIaVp/guh0oEE2uiv58pQkisjae1unMQtCm9Gmko090hiZ&#10;GzkMQzUwXRMNieRIawX1AxGLMA4ufTQyWsBfnPU0tCX3P/cCFWfmoyVxrmbzSGVIznxxmZOD55Hq&#10;PCKsJKiSB85GcxPGn7F3qHctvTSOg4UbErTRieznqo7102AmDY6fKE7+uZ+ynr/6+hEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhADzlPRvfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SGxQ68T0GeJUCAlEd9Ai2LrxNImwx8F20/D3mBUsR/fo3jPlZrSGDehD50hCPs2AIdVOd9RIeNs/&#10;TlbAQlSklXGEEr4xwKa6vChVod2ZXnHYxYalEgqFktDG2Bech7pFq8LU9UgpOzpvVUynb7j26pzK&#10;reEiyxbcqo7SQqt6fGix/tydrITV7Hn4CNvbl/d6cTTreLMcnr68lNdX4/0dsIhj/IPhVz+pQ5Wc&#10;Du5EOjAjQWTrPKEpEAJYAsRsOQd2kDDPBfCq5P8/qH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA3/bz3RkCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAPOU9G98AAAAJAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="1F1F55FC" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRDefault="006E13D5"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="009B02C2" w:rsidRPr="00DA59CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2. pisemnie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50B31244" w14:textId="77777777" w:rsidR="009B02C2" w:rsidRPr="00DA59CC" w:rsidRDefault="009B02C2" w:rsidP="009B02C2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -5698,147 +7135,147 @@
           <w:p w14:paraId="00D09B84" w14:textId="77777777" w:rsidR="009B02C2" w:rsidRDefault="009B02C2" w:rsidP="009B02C2">
             <w:r w:rsidRPr="00DA59CC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4. inna forma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886CC0" w14:paraId="498FAC0A" w14:textId="77777777" w:rsidTr="009B02C2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="118D44D9" w14:textId="77777777" w:rsidR="00886CC0" w:rsidRDefault="005F0992" w:rsidP="00072888">
-[...4 lines deleted...]
-              <w:t>7</w:t>
+          <w:p w14:paraId="118D44D9" w14:textId="62802972" w:rsidR="00886CC0" w:rsidRDefault="00700FF5" w:rsidP="00072888">
+            <w:r>
+              <w:t>41</w:t>
             </w:r>
             <w:r w:rsidR="00886CC0">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="009B02C2">
               <w:t>Data anulowania zgłoszenia</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7396E8A2" w14:textId="77777777" w:rsidR="005F0992" w:rsidRDefault="005F0992" w:rsidP="00072888"/>
           <w:p w14:paraId="7F678AB4" w14:textId="77777777" w:rsidR="00886CC0" w:rsidRDefault="00886CC0" w:rsidP="00072888">
             <w:r>
               <w:t>………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42412555" w14:textId="77777777" w:rsidR="00886CC0" w:rsidRDefault="005F0992" w:rsidP="009B02C2">
+          <w:p w14:paraId="42412555" w14:textId="2DD498D6" w:rsidR="00886CC0" w:rsidRDefault="00700FF5" w:rsidP="009B02C2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>3</w:t>
-[...2 lines deleted...]
-              <w:t>8</w:t>
+              <w:t>42</w:t>
             </w:r>
             <w:r w:rsidR="00886CC0">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="009B02C2">
               <w:t>Imię i nazwisko pracownika     Urzędu Pracy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5403" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58421727" w14:textId="77777777" w:rsidR="00886CC0" w:rsidRDefault="00AB21F6" w:rsidP="00072888">
+          <w:p w14:paraId="58421727" w14:textId="7B719435" w:rsidR="00886CC0" w:rsidRDefault="00991FF0" w:rsidP="00072888">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">39. </w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00700FF5">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB21F6">
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="009B02C2">
               <w:t xml:space="preserve">Data upowszechnienia ofert pracy w miejscach ogólnie </w:t>
             </w:r>
             <w:r w:rsidR="008C55B8">
               <w:t>dostępnych</w:t>
             </w:r>
             <w:r w:rsidR="009B02C2">
               <w:t>……………………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A7F14DF" w14:textId="77777777" w:rsidR="009B02C2" w:rsidRDefault="00AB21F6" w:rsidP="00072888">
+          <w:p w14:paraId="7A7F14DF" w14:textId="3CACA0CF" w:rsidR="009B02C2" w:rsidRDefault="00AB21F6" w:rsidP="00072888">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">40. </w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00700FF5">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="008C55B8">
               <w:t>Data wycofania oferty pracy z miejsc ogólnie dostępnych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7850A9D1" w14:textId="77777777" w:rsidR="008C55B8" w:rsidRDefault="008C55B8" w:rsidP="00072888">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
             </w:pPr>
             <w:r>
               <w:t>…………………………………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27C7D1E1" w14:textId="77777777" w:rsidR="00F0223C" w:rsidRDefault="00F0223C" w:rsidP="00F0223C">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="37CB5AD6" w14:textId="77777777" w:rsidR="008C55B8" w:rsidRPr="008C55B8" w:rsidRDefault="00AB21F6" w:rsidP="008C55B8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Typ o</w:t>
       </w:r>
@@ -5942,51 +7379,51 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="78D1B40B" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRDefault="006E13D5"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0CC64FF0" id="Text Box 511" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;margin-left:469.2pt;margin-top:7.4pt;width:25.95pt;height:27.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhS1nNGgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhxk64x4hRdugwD&#10;ugvQ7QMUWbaFyaJGKbG7ry8lp2l2wR6G6UGgROqQPDxaXQ+dYQeFXoMt+Wwy5UxZCZW2Tcm/ftm+&#10;uuLMB2ErYcCqkj8oz6/XL1+seleoHFowlUJGINYXvSt5G4IrsszLVnXCT8ApS84asBOBjthkFYqe&#10;0DuT5dPpZdYDVg5BKu/p9nZ08nXCr2slw6e69iowU3KqLaQd076Le7ZeiaJB4Votj2WIf6iiE9pS&#10;0hPUrQiC7VH/BtVpieChDhMJXQZ1raVKPVA3s+kv3dy3wqnUC5Hj3Ykm//9g5cfDvfuMLAxvYKAB&#10;pia8uwP5zTMLm1bYRt0gQt8qUVHiWaQs650vjk8j1b7wEWTXf4CKhiz2ARLQUGMXWaE+GaHTAB5O&#10;pKshMEmXF/lycbngTJLrYpHP80XKIIqnxw59eKegY9EoOdJME7g43PkQixHFU0jM5cHoaquNSQds&#10;dhuD7CBo/tu0jug/hRnL+pIvF5T77xDTtP4E0elAQja6K/nVKUgUkbW3tkoyC0Kb0aaSjT3SGJkb&#10;OQzDbmC6KnmedBlp3UH1QMQijMKlj0ZGC/iDs55EW3L/fS9QcWbeWxrOcjafR5Wnw3zxmoAYnnt2&#10;5x5hJUGVPHA2mpsw/oy9Q920lGmUg4UbGmitE9nPVR3rJ2GmGRw/UVT++TlFPX/19SMAAAD//wMA&#10;UEsDBBQABgAIAAAAIQAWw1nB3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcEHUgUZuEOBVCAsENCmqvbrxNIuJ1sN00/D3LCU6r0TzNzlTr2Q5iQh96RwpuFgkIpMaZnloF&#10;H++P1zmIEDUZPThCBd8YYF2fn1W6NO5EbzhtYis4hEKpFXQxjqWUoenQ6rBwIxJ7B+etjix9K43X&#10;Jw63g7xNkqW0uif+0OkRHzpsPjdHqyDPnqddeElft83yMBTxajU9fXmlLi/m+zsQEef4B8Nvfa4O&#10;NXfauyOZIAYFRZpnjLKR8QQGiiJJQewVrPjKupL/F9Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhACFLWc0aAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhABbDWcHfAAAACQEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+              <v:shape w14:anchorId="0CC64FF0" id="Text Box 511" o:spid="_x0000_s1048" type="#_x0000_t202" style="position:absolute;margin-left:469.2pt;margin-top:7.4pt;width:25.95pt;height:27.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAg0MLPGgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhxk64x4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lu2l2wR6G6UEgReqQPCRX131r2FGh12BLPptMOVNWQqXtvuRfv2xf&#10;XXHmg7CVMGBVyR+U59frly9WnStUDg2YSiEjEOuLzpW8CcEVWeZlo1rhJ+CUJWMN2IpAKu6zCkVH&#10;6K3J8un0MusAK4cglff0ejsY+Trh17WS4VNdexWYKTnlFtKN6d7FO1uvRLFH4RotxzTEP2TRCm0p&#10;6AnqVgTBDqh/g2q1RPBQh4mENoO61lKlGqia2fSXau4b4VSqhcjx7kST/3+w8uPx3n1GFvo30FMD&#10;UxHe3YH85pmFTSPsXt0gQtcoUVHgWaQs65wvxq+Ral/4CLLrPkBFTRaHAAmor7GNrFCdjNCpAQ8n&#10;0lUfmKTHi3y5uFxwJsl0scjn+SJFEMXTZ4c+vFPQsiiUHKmnCVwc73yIyYjiySXG8mB0tdXGJAX3&#10;u41BdhTU/206I/pPbsayruTLBcX+O8Q0nT9BtDrQIBvdlvzq5CSKyNpbW6UxC0KbQaaUjR1pjMwN&#10;HIZ+1zNdlTzPY4RI6w6qByIWYRhcWjQSGsAfnHU0tCX33w8CFWfmvaXmLGfzeZzypMwXr3NS8Nyy&#10;O7cIKwmq5IGzQdyEYTMODvW+oUjDOFi4oYbWOpH9nNWYPw1m6sG4RHHyz/Xk9bzq60cAAAD//wMA&#10;UEsDBBQABgAIAAAAIQAWw1nB3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcEHUgUZuEOBVCAsENCmqvbrxNIuJ1sN00/D3LCU6r0TzNzlTr2Q5iQh96RwpuFgkIpMaZnloF&#10;H++P1zmIEDUZPThCBd8YYF2fn1W6NO5EbzhtYis4hEKpFXQxjqWUoenQ6rBwIxJ7B+etjix9K43X&#10;Jw63g7xNkqW0uif+0OkRHzpsPjdHqyDPnqddeElft83yMBTxajU9fXmlLi/m+zsQEef4B8Nvfa4O&#10;NXfauyOZIAYFRZpnjLKR8QQGiiJJQewVrPjKupL/F9Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhACDQws8aAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhABbDWcHfAAAACQEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="78D1B40B" w14:textId="77777777" w:rsidR="006E13D5" w:rsidRDefault="006E13D5"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008C55B8">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="008C55B8" w:rsidRPr="008C55B8">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
@@ -6079,1263 +7516,1206 @@
       <w:r w:rsidRPr="008C55B8">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Wyrażam zgodę na publiczne udostępnienie danych identyfikacyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625EE040" w14:textId="77777777" w:rsidR="006D3832" w:rsidRDefault="006D3832" w:rsidP="008C55B8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31CF2F04" w14:textId="70278030" w:rsidR="006D3832" w:rsidRPr="006D3832" w:rsidRDefault="006D3832" w:rsidP="006D3832">
+    <w:p w14:paraId="3032E684" w14:textId="61B98696" w:rsidR="008223F8" w:rsidRPr="00696B82" w:rsidRDefault="006D3832" w:rsidP="00696B82">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D3832">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Dodatkowe informacje dla pracodawcy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3032E684" w14:textId="77777777" w:rsidR="008223F8" w:rsidRDefault="008C55B8" w:rsidP="008223F8">
-[...3 lines deleted...]
-          <w:kern w:val="1"/>
+    <w:p w14:paraId="7456089E" w14:textId="5E05303E" w:rsidR="00C8266F" w:rsidRPr="00EF5BD2" w:rsidRDefault="00C8266F" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696B82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Krajowa oferta pracy jest zgłaszana przez pracodawcę krajowego z wykorzystaniem formularza elektronicznego udostępnionego w systemie teleinformatycznym udostępnianym przez ministra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23959873" w14:textId="77777777" w:rsidR="00C8266F" w:rsidRPr="00EF5BD2" w:rsidRDefault="00C8266F" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Krajowa oferta pracy może być zgłaszana przez pracodawcę krajowego także: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0641C7" w14:textId="77777777" w:rsidR="00C8266F" w:rsidRPr="00EF5BD2" w:rsidRDefault="00C8266F" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) pocztą elektroniczną lub tradycyjną; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34164C81" w14:textId="77777777" w:rsidR="00C8266F" w:rsidRPr="00EF5BD2" w:rsidRDefault="00C8266F" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) podczas wizyty pracodawcy krajowego w PUP; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5681C934" w14:textId="77777777" w:rsidR="00C8266F" w:rsidRPr="00EF5BD2" w:rsidRDefault="00C8266F" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) podczas wizyty doradcy do spraw zatrudnienia u pracodawcy; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C10AFA6" w14:textId="77777777" w:rsidR="00C8266F" w:rsidRPr="00EF5BD2" w:rsidRDefault="00C8266F" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) telefonicznie, jeżeli PUP stosuje tę formę. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372F5264" w14:textId="77777777" w:rsidR="00C8266F" w:rsidRPr="00EF5BD2" w:rsidRDefault="00C8266F" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. W przypadku, o którym mowa w ust. 2, PUP we współpracy z pracodawcą krajowym wprowadza zgłoszoną ofertę pracy do systemu teleinformatycznego udostępnianego przez ministra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D788D10" w14:textId="77777777" w:rsidR="00C8266F" w:rsidRPr="00EF5BD2" w:rsidRDefault="00C8266F" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Jeżeli pracodawca krajowy zawarł w zgłoszeniu krajowej oferty pracy, o którym mowa w § 6 ust. 1, wymagania naruszające zasady, o których mowa w art. 83 ust. 11 ustawy, PUP przekazuje pracodawcy pisemne uzasadnienie odmowy publikacji w </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ePracy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> krajowej oferty pracy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C86446" w14:textId="77777777" w:rsidR="00C8266F" w:rsidRPr="00EF5BD2" w:rsidRDefault="00C8266F" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. W przypadku odmowy przez PUP wiodący publikacji krajowej oferty pracy w </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ePracy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na podstawie art. 83 ust. 12 i 14 ustawy, PUP przekazuje pracodawcy pisemne uzasadnienie odmowy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BB9385" w14:textId="3442CAF0" w:rsidR="00C8266F" w:rsidRPr="00EF5BD2" w:rsidRDefault="00C8266F" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. W przypadku braku w zgłoszeniu krajowej oferty pracy, o którym mowa w § 6 ust. 1, danych wymaganych, </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4090" w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a w przypadku zgłoszenia oferty pracy dla obywateli EOG – danych i informacji, o których mowa w § 7, PUP niezwłocznie powiadamia pracodawcę krajowego o konieczności uzupełnienia zgłoszenia. Nieuzupełnienie przez pracodawcę krajowego zgłoszenia w terminie 7 dni od dnia powiadomienia o konieczności jego uzupełnienia powoduje, że krajowa oferta pracy nie jest przyjmowana do realizacji przez PUP. PUP przekazuje pracodawcy pisemne uzasadnienie odmowy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351710BC" w14:textId="72AF8230" w:rsidR="00C8266F" w:rsidRPr="00EF5BD2" w:rsidRDefault="00C8266F" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Krajowa oferta pracy jest upowszechniana przez: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E9D7B5" w14:textId="77777777" w:rsidR="00C8266F" w:rsidRPr="00EF5BD2" w:rsidRDefault="00C8266F" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) zamieszczenie w </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ePracy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz na portalu EURES wraz z oznaczeniem, czy pracodawca krajowy jest zainteresowany zatrudnieniem kandydata z państwa EOG; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36052BAC" w14:textId="77777777" w:rsidR="00C8266F" w:rsidRPr="00EF5BD2" w:rsidRDefault="00C8266F" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) podanie informacji o niej w miejscu ogólnie dostępnym w siedzibie PUP; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F69350E" w14:textId="77777777" w:rsidR="00C8266F" w:rsidRPr="00EF5BD2" w:rsidRDefault="00C8266F" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) inne środki przekazu, jeżeli PUP ma takie możliwości. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0225568C" w14:textId="38DB0CC8" w:rsidR="00C8266F" w:rsidRPr="00EF5BD2" w:rsidRDefault="00C8266F" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Krajowa oferta pracy jest upowszechniana w formie, która: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D75E118" w14:textId="77777777" w:rsidR="00C8266F" w:rsidRPr="00EF5BD2" w:rsidRDefault="00C8266F" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) zawiera dane umożliwiające identyfikację pracodawcy krajowego albo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E494450" w14:textId="77777777" w:rsidR="00C8266F" w:rsidRPr="00EF5BD2" w:rsidRDefault="00C8266F" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) nie zawiera danych identyfikacyjnych pracodawcy krajowego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9B4F3C" w14:textId="551D2015" w:rsidR="001C13CA" w:rsidRPr="00EF5BD2" w:rsidRDefault="001C13CA" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8266F" w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Upowszechniając ofertę pracy dla obywateli EOG, PUP podaje do wiadomości publicznej informacje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dotyczące:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F499F4" w14:textId="2AF06E44" w:rsidR="001C13CA" w:rsidRPr="00EF5BD2" w:rsidRDefault="001C13CA" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- znajomości języka polskiego wraz z poziomem znajomości tego języka oraz języka, w jakim kandydaci z państw EOG zainteresowani ofertą pracy dla obywateli EOG, zwani dalej „kandydatami z państw EOG”, mają przekazać pracodawcy krajowemu podania o pracę, życiorysy lub inne wymagane dokumenty; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC30C85" w14:textId="358B2A75" w:rsidR="001C13CA" w:rsidRPr="00EF5BD2" w:rsidRDefault="001C13CA" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-  propozycji pracodawcy krajowego w zakresie możliwości zapewnienia pracownikowi zakwaterowania lub wyżywienia z informacją, kto ponosi koszty w tym zakresie, oraz możliwości i warunków sfinansowania lub dofinansowania kosztów podróży lub przeprowadzki ponoszonych przez pracownika; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC40CDB" w14:textId="463477B7" w:rsidR="001C13CA" w:rsidRPr="00EF5BD2" w:rsidRDefault="001C13CA" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-  zasięgu upowszechniania oferty pracy dla obywateli EOG w zakresie określenia państwa EOG, w którym ta oferta </w:t>
+      </w:r>
+      <w:r w:rsidR="00986912" w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ma być dodatkowo upowszechniona; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322DEC6D" w14:textId="3BCD8673" w:rsidR="001C13CA" w:rsidRPr="00EF5BD2" w:rsidRDefault="001C13CA" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-  przyczyny wykonywania pracy w innym miejscu niż siedziba pracodawcy krajowego w przypadku zaistnienia takiej sytuacji; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AF1F93" w14:textId="1B2BDFF9" w:rsidR="001C13CA" w:rsidRPr="00EF5BD2" w:rsidRDefault="001C13CA" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-  pozostałych danych, wymagań i informacji, jakie są niezbędne ze względu na charakter wykonywanej pracy </w:t>
+      </w:r>
+      <w:r w:rsidR="00986912" w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>na oferowanym wolnym miejscu zatrudnienia lub innej pracy zarobkowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F23F430" w14:textId="27EA46D1" w:rsidR="006D3832" w:rsidRPr="00EF5BD2" w:rsidRDefault="00C8266F" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. PUP wiodący w zakresie realizacji krajowej oferty pracy oraz dodatkowe PUP odpowiedzialne za realizację tej oferty niezwłocznie sprawdzają, czy wśród osób zarejestrowanych w tych urzędach są kandydaci spełniający wymagania określone w krajowej ofercie pracy i informują pracodawcę krajowego o ustaleniach w tym zakresie, z wyłączeniem praco-dawców będących podmiotami, o których mowa w art. 83 ust. 2 pkt 1 lit. a ustawy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A22D91" w14:textId="0C7C0A48" w:rsidR="005C4090" w:rsidRPr="00EF5BD2" w:rsidRDefault="005C4090" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. W przypadku braku kandydatów spełniających wymagania określone w krajowej ofercie pracy, PUP wiodący </w:t>
+      </w:r>
+      <w:r w:rsidR="00991FF0" w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w zakresie realizacji krajowej oferty pracy oraz dodatkowe PUP odpowiedzialne za realizację tej oferty ustalają </w:t>
+      </w:r>
+      <w:r w:rsidR="00991FF0" w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z pracodawcą krajowym dalsze postępowanie z tą ofertą, w tym informują o możliwości zmiany określonych w niej wymagań. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BB0006" w14:textId="78A4CBD0" w:rsidR="005C4090" w:rsidRPr="00EF5BD2" w:rsidRDefault="005C4090" w:rsidP="00986912">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. PUP wiodący w zakresie realizacji krajowej oferty pracy oraz dodatkowe PUP dokonują w porozumieniu z pracodawcą modyfikacji lub wycofania oferty pracy zgłoszonej przez tego pracodawcę. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39267730" w14:textId="6875C521" w:rsidR="005C4090" w:rsidRPr="00696B82" w:rsidRDefault="005C4090" w:rsidP="00991FF0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. PUP wiodący w zakresie realizacji krajowej oferty pracy wycofuje tę ofertę z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ePracy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w przypadku braku kontaktu  z tym</w:t>
+      </w:r>
+      <w:r w:rsidR="00991FF0" w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pracodawcą</w:t>
+      </w:r>
+      <w:r w:rsidR="00991FF0" w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i przekazuje pracodawcy pisemną informację w tym zakresie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986912">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B89BAA" w14:textId="290FBCCE" w:rsidR="00F65695" w:rsidRPr="006D3832" w:rsidRDefault="00F65695" w:rsidP="006D3832">
-[...672 lines deleted...]
-    <w:p w14:paraId="28B78A1F" w14:textId="243A9377" w:rsidR="006D3832" w:rsidRPr="006D3832" w:rsidRDefault="00F65695" w:rsidP="006D3832">
+    <w:p w14:paraId="28B78A1F" w14:textId="243A9377" w:rsidR="006D3832" w:rsidRPr="00986912" w:rsidRDefault="00F65695" w:rsidP="00986912">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D3832">
+      <w:r w:rsidRPr="00986912">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Podstawa prawna:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75535B20" w14:textId="59AA5BBF" w:rsidR="00F65695" w:rsidRPr="006D3832" w:rsidRDefault="00F65695" w:rsidP="006D3832">
+    <w:p w14:paraId="75535B20" w14:textId="0B32F2A3" w:rsidR="00F65695" w:rsidRPr="00986912" w:rsidRDefault="00F65695" w:rsidP="00986912">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D3832">
+      <w:r w:rsidRPr="00986912">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ustawa z dnia 20 marca 2025 r. o rynku pracy i służbach zatrudnienia (zwanej dalej: ustawą), rozporządzenie Ministra Pracy</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00401B5A">
+        <w:t>Ustawa z dnia 20 marca 2025 r. o rynku pracy i służbach zatrudnienia (zwanej dalej: ustawą),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5BD2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D3832">
+      <w:r w:rsidR="00662721" w:rsidRPr="00EF5BD2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>i Polityki Społecznej z dnia 14 maja 2014r. w sprawie szczegółowych warunków realizacji oraz trybu i sposobów prowadzenia</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00401B5A">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5BD2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D3832">
+        <w:t xml:space="preserve">ozporządzenie Ministra </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24573" w:rsidRPr="00EF5BD2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>usług rynku pracy.</w:t>
+        <w:t xml:space="preserve">Rodziny, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pracy</w:t>
+      </w:r>
+      <w:r w:rsidR="00401B5A" w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i Polityki Społecznej z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24573" w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30 października 2025 r.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w sprawie</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24573" w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pośrednictwa pracy i poradnictwa zawodowego świadczonego przez urzędy pracy oraz Ochotnicze Hufce Pracy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEA8E40" w14:textId="77777777" w:rsidR="006D3832" w:rsidRDefault="006D3832" w:rsidP="006D3832">
+    <w:p w14:paraId="0EEA8E40" w14:textId="77777777" w:rsidR="006D3832" w:rsidRPr="00986912" w:rsidRDefault="006D3832" w:rsidP="006D3832">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="476F1F93" w14:textId="77777777" w:rsidR="00EB2501" w:rsidRPr="006D3832" w:rsidRDefault="00EB2501" w:rsidP="006D3832">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="476F1F93" w14:textId="77777777" w:rsidR="00EB2501" w:rsidRPr="006D3832" w:rsidRDefault="00EB2501" w:rsidP="006D3832">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="19DBC1BB" w14:textId="68ABDA14" w:rsidR="00F65695" w:rsidRPr="006D3832" w:rsidRDefault="00F65695" w:rsidP="006D3832">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D3832">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA1D9A3" w14:textId="1EA3D404" w:rsidR="00F65695" w:rsidRPr="006D3832" w:rsidRDefault="00F65695" w:rsidP="006D3832">
+    <w:p w14:paraId="61F29948" w14:textId="0703D355" w:rsidR="0033397C" w:rsidRDefault="00F65695" w:rsidP="00696B82">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="006D3832">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(data i podpis pracodawcy lub osoby reprezentującej pracodawcę)</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D3832">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
           <w:b/>
-          <w:kern w:val="1"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>(data i podpis pracodawcy lub osoby reprezentującej pracodawcę)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1E240B91" w14:textId="77777777" w:rsidR="00F65695" w:rsidRDefault="00F65695" w:rsidP="008223F8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="7D3CCA2E" w14:textId="77777777" w:rsidR="00991FF0" w:rsidRDefault="00991FF0" w:rsidP="00696B82">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
           <w:b/>
-          <w:kern w:val="1"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="659E6395" w14:textId="77777777" w:rsidR="00F65695" w:rsidRDefault="00F65695" w:rsidP="008223F8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="0A8BCF86" w14:textId="77777777" w:rsidR="00991FF0" w:rsidRDefault="00991FF0" w:rsidP="00696B82">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
           <w:b/>
-          <w:kern w:val="1"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="479DF2CC" w14:textId="77777777" w:rsidR="00F65695" w:rsidRDefault="00F65695" w:rsidP="008223F8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="4529F4DB" w14:textId="77777777" w:rsidR="00991FF0" w:rsidRDefault="00991FF0" w:rsidP="00696B82">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
           <w:b/>
-          <w:kern w:val="1"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52C49B06" w14:textId="77777777" w:rsidR="008223F8" w:rsidRPr="00245FFA" w:rsidRDefault="008223F8" w:rsidP="008223F8">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="176E739B" w14:textId="77777777" w:rsidR="00991FF0" w:rsidRDefault="00991FF0" w:rsidP="00696B82">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BAEC18E" w14:textId="77777777" w:rsidR="00991FF0" w:rsidRDefault="00991FF0" w:rsidP="00696B82">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E02989" w14:textId="77777777" w:rsidR="00991FF0" w:rsidRDefault="00991FF0" w:rsidP="00696B82">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29349D3E" w14:textId="77777777" w:rsidR="00991FF0" w:rsidRDefault="00991FF0" w:rsidP="00696B82">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D57C142" w14:textId="77777777" w:rsidR="00991FF0" w:rsidRDefault="00991FF0" w:rsidP="00696B82">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105CC997" w14:textId="77777777" w:rsidR="00991FF0" w:rsidRDefault="00991FF0" w:rsidP="00696B82">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A2D82D" w14:textId="77777777" w:rsidR="00991FF0" w:rsidRDefault="00991FF0" w:rsidP="00696B82">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri-BoldItalic" w:hAnsi="Garamond" w:cs="Calibri-BoldItalic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="532AE582" w14:textId="77777777" w:rsidR="00EB4D0E" w:rsidRDefault="00EB4D0E">
+      <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:kern w:val="1"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:kern w:val="1"/>
-[...20 lines deleted...]
-        <w:t>2. Oferta zawiera dane wymagane przez PUP         TAK/NIE</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="42"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7C073A" w14:textId="77777777" w:rsidR="008223F8" w:rsidRPr="00245FFA" w:rsidRDefault="008223F8" w:rsidP="008223F8">
-[...229 lines deleted...]
-    <w:p w14:paraId="15A1EA44" w14:textId="77777777" w:rsidR="00D970EA" w:rsidRPr="00D970EA" w:rsidRDefault="00D970EA" w:rsidP="00D970EA">
+    <w:p w14:paraId="15A1EA44" w14:textId="3B309E04" w:rsidR="00D970EA" w:rsidRPr="00D970EA" w:rsidRDefault="00D970EA" w:rsidP="00EB4D0E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE/>
         <w:spacing w:after="401" w:line="256" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D970EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="42"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Klauzula dotycząca przetwarzania danych osobowych w Powiatowym Urzędzie Pracy w Ciechanowie</w:t>
       </w:r>
     </w:p>
@@ -8358,134 +9738,125 @@
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE/>
         <w:spacing w:after="3" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="38"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D970EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Konsekwencją niepodania danych osobowych będzie brak możliwości udzielenia przez PUP pomocy, o której mowa w ww. ustawie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3AF254" w14:textId="77777777" w:rsidR="00833757" w:rsidRDefault="00833757" w:rsidP="00833757">
+    <w:p w14:paraId="35FC2FD5" w14:textId="77777777" w:rsidR="00833757" w:rsidRDefault="00833757" w:rsidP="00833757">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE/>
         <w:spacing w:after="3" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="38"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35FC2FD5" w14:textId="77777777" w:rsidR="00833757" w:rsidRDefault="00833757" w:rsidP="00833757">
+    <w:p w14:paraId="1F0D23D1" w14:textId="2D7C5C85" w:rsidR="00833757" w:rsidRPr="00F02724" w:rsidRDefault="00833757" w:rsidP="00833757">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE/>
         <w:spacing w:after="3" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="38"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F02724">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zapoznałem/łam się z powyższym:</w:t>
       </w:r>
       <w:r w:rsidR="00F02724">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F2B91F8" w14:textId="54AB27A8" w:rsidR="00833757" w:rsidRPr="00F02724" w:rsidRDefault="00833757" w:rsidP="00833757">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE/>
         <w:spacing w:after="3" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="4956" w:right="38" w:firstLine="708"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F02724">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(data i podpis)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00833757" w:rsidRPr="00F02724" w:rsidSect="00D970EA">
+    <w:sectPr w:rsidR="00833757" w:rsidRPr="00F02724" w:rsidSect="00C666D6">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="628" w:right="565" w:bottom="625" w:left="567" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="629" w:right="851" w:bottom="624" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -10387,50 +11758,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ECB3091"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CBFE5592"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="711A390A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9FCC912"/>
     <w:lvl w:ilvl="0" w:tplc="19A2AB72">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10502,451 +11959,493 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="776D7598"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04150011"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="905264209">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="866019900">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1077901376">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="25761120">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="724525728">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1777478861">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1568029545">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1943295917">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1131556192">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2046640617">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="962925487">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1561475499">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="579217362">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1804880083">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="216356602">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2060546767">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="775828478">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1612467728">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="215746072">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2104914714">
     <w:abstractNumId w:val="9"/>
   </w:num>
+  <w:num w:numId="21" w16cid:durableId="1392072175">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00780805"/>
     <w:rsid w:val="000364B4"/>
     <w:rsid w:val="00036C50"/>
     <w:rsid w:val="00045EA9"/>
+    <w:rsid w:val="0004741D"/>
     <w:rsid w:val="00052AFC"/>
     <w:rsid w:val="000648F3"/>
     <w:rsid w:val="00072888"/>
     <w:rsid w:val="000914F7"/>
     <w:rsid w:val="00094F83"/>
     <w:rsid w:val="0009550E"/>
     <w:rsid w:val="00097960"/>
     <w:rsid w:val="000D1B91"/>
     <w:rsid w:val="000E47A6"/>
     <w:rsid w:val="000E7EEE"/>
     <w:rsid w:val="000F73EA"/>
     <w:rsid w:val="0010350D"/>
     <w:rsid w:val="0010627D"/>
+    <w:rsid w:val="00114857"/>
     <w:rsid w:val="0013236A"/>
     <w:rsid w:val="00143A68"/>
     <w:rsid w:val="001466C1"/>
     <w:rsid w:val="00152EE1"/>
     <w:rsid w:val="00172EB9"/>
     <w:rsid w:val="001872E9"/>
+    <w:rsid w:val="001B36D8"/>
     <w:rsid w:val="001B47FA"/>
+    <w:rsid w:val="001C13CA"/>
     <w:rsid w:val="001C62A2"/>
     <w:rsid w:val="001E4A17"/>
     <w:rsid w:val="001F1F20"/>
     <w:rsid w:val="001F7D64"/>
     <w:rsid w:val="002063EB"/>
     <w:rsid w:val="002102DE"/>
     <w:rsid w:val="00226776"/>
     <w:rsid w:val="00230C46"/>
     <w:rsid w:val="00234819"/>
     <w:rsid w:val="00235079"/>
     <w:rsid w:val="002410EA"/>
     <w:rsid w:val="00245FFA"/>
     <w:rsid w:val="002636EB"/>
+    <w:rsid w:val="00271810"/>
     <w:rsid w:val="00272B8B"/>
     <w:rsid w:val="00273751"/>
     <w:rsid w:val="00274AC4"/>
     <w:rsid w:val="00282F6B"/>
     <w:rsid w:val="00285155"/>
+    <w:rsid w:val="002A321A"/>
     <w:rsid w:val="002A3421"/>
     <w:rsid w:val="002A3FDD"/>
     <w:rsid w:val="002A68B2"/>
     <w:rsid w:val="002C4DDB"/>
     <w:rsid w:val="002D328B"/>
     <w:rsid w:val="002D3D62"/>
     <w:rsid w:val="002E7D95"/>
     <w:rsid w:val="00302181"/>
     <w:rsid w:val="00305BD1"/>
     <w:rsid w:val="003073AF"/>
     <w:rsid w:val="00310E4C"/>
     <w:rsid w:val="00312A40"/>
     <w:rsid w:val="00313265"/>
     <w:rsid w:val="003135CD"/>
     <w:rsid w:val="00325824"/>
     <w:rsid w:val="00330D5F"/>
+    <w:rsid w:val="0033397C"/>
     <w:rsid w:val="00333B00"/>
     <w:rsid w:val="003402E5"/>
     <w:rsid w:val="00350812"/>
     <w:rsid w:val="00353F85"/>
     <w:rsid w:val="00356101"/>
     <w:rsid w:val="00364539"/>
     <w:rsid w:val="00376C64"/>
     <w:rsid w:val="003817FC"/>
     <w:rsid w:val="00396A91"/>
     <w:rsid w:val="003E01C1"/>
     <w:rsid w:val="003E0D4B"/>
     <w:rsid w:val="003E3739"/>
     <w:rsid w:val="00401B5A"/>
+    <w:rsid w:val="0040380D"/>
     <w:rsid w:val="00407880"/>
     <w:rsid w:val="004145AF"/>
     <w:rsid w:val="00464713"/>
     <w:rsid w:val="00475319"/>
     <w:rsid w:val="00480962"/>
     <w:rsid w:val="004913E2"/>
     <w:rsid w:val="004A3C12"/>
     <w:rsid w:val="004A43B2"/>
     <w:rsid w:val="004A7062"/>
     <w:rsid w:val="004A788A"/>
+    <w:rsid w:val="004B6790"/>
     <w:rsid w:val="004C7A9A"/>
     <w:rsid w:val="004E15FE"/>
     <w:rsid w:val="004E3187"/>
     <w:rsid w:val="004F695B"/>
     <w:rsid w:val="00500EF7"/>
     <w:rsid w:val="00506B87"/>
     <w:rsid w:val="00517046"/>
     <w:rsid w:val="00527F82"/>
     <w:rsid w:val="00535F10"/>
     <w:rsid w:val="00550F00"/>
     <w:rsid w:val="00557581"/>
+    <w:rsid w:val="005651A1"/>
     <w:rsid w:val="005A0B93"/>
     <w:rsid w:val="005A3A8B"/>
+    <w:rsid w:val="005C11C1"/>
+    <w:rsid w:val="005C4090"/>
     <w:rsid w:val="005D2D25"/>
     <w:rsid w:val="005E034D"/>
     <w:rsid w:val="005E685A"/>
     <w:rsid w:val="005F0992"/>
+    <w:rsid w:val="005F44E4"/>
     <w:rsid w:val="00605F9D"/>
     <w:rsid w:val="00610997"/>
     <w:rsid w:val="0061136D"/>
     <w:rsid w:val="00615BB3"/>
     <w:rsid w:val="00617C44"/>
     <w:rsid w:val="0062068A"/>
     <w:rsid w:val="00625814"/>
     <w:rsid w:val="00645388"/>
     <w:rsid w:val="00651230"/>
     <w:rsid w:val="006512BC"/>
     <w:rsid w:val="006560E2"/>
+    <w:rsid w:val="00662721"/>
+    <w:rsid w:val="006678C0"/>
     <w:rsid w:val="0067638A"/>
     <w:rsid w:val="00694D71"/>
+    <w:rsid w:val="00696B82"/>
     <w:rsid w:val="006B00B4"/>
     <w:rsid w:val="006B2DC3"/>
     <w:rsid w:val="006B6DCB"/>
     <w:rsid w:val="006C2AA6"/>
     <w:rsid w:val="006C2D01"/>
     <w:rsid w:val="006C34BD"/>
     <w:rsid w:val="006C5D88"/>
     <w:rsid w:val="006C629D"/>
     <w:rsid w:val="006D3832"/>
     <w:rsid w:val="006E13D5"/>
     <w:rsid w:val="006E6C07"/>
+    <w:rsid w:val="00700FF5"/>
     <w:rsid w:val="00710858"/>
     <w:rsid w:val="00717175"/>
     <w:rsid w:val="00717839"/>
     <w:rsid w:val="00724D3F"/>
     <w:rsid w:val="00727AB7"/>
     <w:rsid w:val="00736F28"/>
     <w:rsid w:val="00740A1C"/>
     <w:rsid w:val="007430DC"/>
     <w:rsid w:val="007443FA"/>
     <w:rsid w:val="00747686"/>
     <w:rsid w:val="0075069A"/>
     <w:rsid w:val="00761358"/>
     <w:rsid w:val="00775262"/>
     <w:rsid w:val="00780805"/>
     <w:rsid w:val="00785A9D"/>
     <w:rsid w:val="00791587"/>
     <w:rsid w:val="007A59AE"/>
     <w:rsid w:val="007B5171"/>
     <w:rsid w:val="007D38C7"/>
+    <w:rsid w:val="007E0C8B"/>
     <w:rsid w:val="007E4144"/>
     <w:rsid w:val="007F0E09"/>
+    <w:rsid w:val="007F5C1D"/>
+    <w:rsid w:val="00800372"/>
     <w:rsid w:val="008018AE"/>
     <w:rsid w:val="00817206"/>
     <w:rsid w:val="00821C08"/>
     <w:rsid w:val="008223F8"/>
     <w:rsid w:val="00827498"/>
+    <w:rsid w:val="00830349"/>
     <w:rsid w:val="008307B4"/>
     <w:rsid w:val="00833757"/>
     <w:rsid w:val="00833CE3"/>
     <w:rsid w:val="00844156"/>
     <w:rsid w:val="00845D71"/>
     <w:rsid w:val="00857BDB"/>
     <w:rsid w:val="00860367"/>
     <w:rsid w:val="00886CC0"/>
     <w:rsid w:val="00891AB8"/>
     <w:rsid w:val="008B1ACC"/>
     <w:rsid w:val="008C55B8"/>
     <w:rsid w:val="008C5DB5"/>
     <w:rsid w:val="008E1314"/>
     <w:rsid w:val="008E7246"/>
     <w:rsid w:val="008F1281"/>
     <w:rsid w:val="00906920"/>
     <w:rsid w:val="0091106C"/>
     <w:rsid w:val="00922C7C"/>
     <w:rsid w:val="00924A6F"/>
     <w:rsid w:val="00931651"/>
     <w:rsid w:val="0094101E"/>
     <w:rsid w:val="0096213E"/>
     <w:rsid w:val="00973AF2"/>
+    <w:rsid w:val="00986912"/>
+    <w:rsid w:val="00991FF0"/>
     <w:rsid w:val="00992A88"/>
     <w:rsid w:val="00992D0A"/>
     <w:rsid w:val="00994A2F"/>
     <w:rsid w:val="0099647F"/>
     <w:rsid w:val="009A280F"/>
     <w:rsid w:val="009B02C2"/>
     <w:rsid w:val="009B2027"/>
     <w:rsid w:val="009B620B"/>
     <w:rsid w:val="009B7BBF"/>
     <w:rsid w:val="009D08FC"/>
     <w:rsid w:val="009E0F97"/>
     <w:rsid w:val="00A01AA5"/>
     <w:rsid w:val="00A24968"/>
     <w:rsid w:val="00A42AD4"/>
     <w:rsid w:val="00A46B00"/>
     <w:rsid w:val="00A552A3"/>
     <w:rsid w:val="00A82ED4"/>
     <w:rsid w:val="00AA05CF"/>
     <w:rsid w:val="00AA08E3"/>
     <w:rsid w:val="00AA66B4"/>
     <w:rsid w:val="00AB21F6"/>
     <w:rsid w:val="00AE3386"/>
     <w:rsid w:val="00AF0900"/>
+    <w:rsid w:val="00B261B8"/>
+    <w:rsid w:val="00B451E5"/>
     <w:rsid w:val="00B62991"/>
     <w:rsid w:val="00B7371D"/>
     <w:rsid w:val="00B74546"/>
+    <w:rsid w:val="00B82AF6"/>
+    <w:rsid w:val="00B86800"/>
     <w:rsid w:val="00B917AE"/>
     <w:rsid w:val="00BA0C93"/>
     <w:rsid w:val="00BB7A4B"/>
     <w:rsid w:val="00BC2480"/>
     <w:rsid w:val="00BC37C8"/>
     <w:rsid w:val="00BC79BD"/>
     <w:rsid w:val="00BD05EC"/>
     <w:rsid w:val="00BD763D"/>
     <w:rsid w:val="00BD76E8"/>
     <w:rsid w:val="00BE1EF9"/>
     <w:rsid w:val="00C02342"/>
     <w:rsid w:val="00C02C94"/>
     <w:rsid w:val="00C04168"/>
     <w:rsid w:val="00C23252"/>
+    <w:rsid w:val="00C236B3"/>
     <w:rsid w:val="00C30A24"/>
     <w:rsid w:val="00C31926"/>
     <w:rsid w:val="00C31B14"/>
     <w:rsid w:val="00C53AB5"/>
     <w:rsid w:val="00C5651F"/>
+    <w:rsid w:val="00C666D6"/>
     <w:rsid w:val="00C666F2"/>
     <w:rsid w:val="00C6690D"/>
+    <w:rsid w:val="00C8266F"/>
     <w:rsid w:val="00C83254"/>
+    <w:rsid w:val="00C879C8"/>
     <w:rsid w:val="00C901AC"/>
     <w:rsid w:val="00C9261F"/>
     <w:rsid w:val="00CA3E44"/>
     <w:rsid w:val="00CC0B9B"/>
     <w:rsid w:val="00CD0631"/>
     <w:rsid w:val="00CE1140"/>
     <w:rsid w:val="00CE3CD1"/>
     <w:rsid w:val="00CE6288"/>
     <w:rsid w:val="00CF548E"/>
     <w:rsid w:val="00D0053D"/>
     <w:rsid w:val="00D01E32"/>
     <w:rsid w:val="00D054D5"/>
     <w:rsid w:val="00D23B5E"/>
     <w:rsid w:val="00D243DF"/>
+    <w:rsid w:val="00D34F54"/>
+    <w:rsid w:val="00D82A44"/>
     <w:rsid w:val="00D85CE4"/>
     <w:rsid w:val="00D93123"/>
     <w:rsid w:val="00D970EA"/>
     <w:rsid w:val="00DA278F"/>
     <w:rsid w:val="00DA3959"/>
     <w:rsid w:val="00DA59CC"/>
     <w:rsid w:val="00DC416E"/>
     <w:rsid w:val="00DD39D5"/>
     <w:rsid w:val="00DE15F1"/>
     <w:rsid w:val="00DE5CB6"/>
     <w:rsid w:val="00E1655D"/>
     <w:rsid w:val="00E17FBA"/>
     <w:rsid w:val="00E212B4"/>
     <w:rsid w:val="00E303D7"/>
     <w:rsid w:val="00E337C5"/>
     <w:rsid w:val="00E62959"/>
     <w:rsid w:val="00E703C4"/>
     <w:rsid w:val="00E72B18"/>
     <w:rsid w:val="00E7395E"/>
     <w:rsid w:val="00E77766"/>
     <w:rsid w:val="00E96C3A"/>
     <w:rsid w:val="00EB06C5"/>
     <w:rsid w:val="00EB2501"/>
+    <w:rsid w:val="00EB4D0E"/>
     <w:rsid w:val="00EB66A4"/>
     <w:rsid w:val="00ED1556"/>
     <w:rsid w:val="00ED552C"/>
     <w:rsid w:val="00EE251C"/>
     <w:rsid w:val="00EF0986"/>
+    <w:rsid w:val="00EF5BD2"/>
     <w:rsid w:val="00F0223C"/>
     <w:rsid w:val="00F02724"/>
     <w:rsid w:val="00F055BA"/>
     <w:rsid w:val="00F10F34"/>
+    <w:rsid w:val="00F24573"/>
     <w:rsid w:val="00F25553"/>
     <w:rsid w:val="00F25904"/>
     <w:rsid w:val="00F260B0"/>
     <w:rsid w:val="00F44F1D"/>
     <w:rsid w:val="00F5212B"/>
     <w:rsid w:val="00F65695"/>
     <w:rsid w:val="00F733F4"/>
     <w:rsid w:val="00F74389"/>
     <w:rsid w:val="00F75FD1"/>
+    <w:rsid w:val="00F76A4C"/>
+    <w:rsid w:val="00F80DCE"/>
     <w:rsid w:val="00F92FA4"/>
     <w:rsid w:val="00F95150"/>
     <w:rsid w:val="00FA42F3"/>
     <w:rsid w:val="00FC5313"/>
     <w:rsid w:val="00FC7180"/>
     <w:rsid w:val="00FD314F"/>
     <w:rsid w:val="00FD4A0E"/>
     <w:rsid w:val="00FD6350"/>
     <w:rsid w:val="00FD6E43"/>
     <w:rsid w:val="00FE0769"/>
+    <w:rsid w:val="00FE7919"/>
     <w:rsid w:val="00FF3952"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -11805,75 +13304,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2051690-9315-45D6-8D4B-193E733820D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2465</Words>
-  <Characters>14794</Characters>
+  <Words>2722</Words>
+  <Characters>16336</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>123</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>136</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ZGŁOSZENIE WOLNEGO MIEJSCA ZATRUDNIENIA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>puls</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17225</CharactersWithSpaces>
+  <CharactersWithSpaces>19020</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>6815767</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:iod@pup-ciechanow.pl</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6553608</vt:i4>
       </vt:variant>
       <vt:variant>